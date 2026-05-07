--- v1 (2026-03-02)
+++ v2 (2026-05-07)
@@ -1,44 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="18F954F0" w14:textId="7E023FB7" w:rsidR="00C37462" w:rsidRDefault="00C37462" w:rsidP="00674A91">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5850"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
@@ -526,50 +524,104 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004A51FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>EPA Method 200.7, Rev. 4.4 (1994)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="507F48A7" w14:textId="77777777" w:rsidR="00C37462" w:rsidRDefault="00C37462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="69E60FFB" w14:textId="14CD633C" w:rsidR="004274B5" w:rsidRDefault="004274B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F22DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Per </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00CC0BD0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>November 7, 2007 EPA letter</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, additional metals listed in the method but that are not in 136.3 Table 1B may be analyzed as long as QC is acceptable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CCA8E8D" w14:textId="77777777" w:rsidR="004274B5" w:rsidRDefault="004274B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="3E1312EC" w14:textId="0E301634" w:rsidR="00C37462" w:rsidRDefault="00C37462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00B80A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>quipment</w:t>
       </w:r>
       <w:r w:rsidR="00524885">
@@ -740,51 +792,51 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A66D26A" w14:textId="7446F89D" w:rsidR="004A51FD" w:rsidRPr="00A0149B" w:rsidRDefault="00305ADC" w:rsidP="006E084F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00305ADC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Argon gas supply - High purity grade (99.99%).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A8533A" w:rsidRPr="00A0149B" w14:paraId="794E1630" w14:textId="77777777" w:rsidTr="00C52A2C">
+      <w:tr w:rsidR="00A8533A" w:rsidRPr="00A0149B" w14:paraId="794E1630" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74D39414" w14:textId="77777777" w:rsidR="00A8533A" w:rsidRDefault="00A8533A" w:rsidP="006E084F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -839,200 +891,115 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54095B2F" w14:textId="77777777" w:rsidR="00A8533A" w:rsidRPr="007C7E7E" w:rsidRDefault="00A8533A" w:rsidP="006E084F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C7E7E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Mortar and Pestle</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Mortar and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007C7E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Pestle</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, ceramic or nonmetallic material</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="424" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05FC0813" w14:textId="77777777" w:rsidR="00A8533A" w:rsidRDefault="00A8533A" w:rsidP="006E084F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C91EF4A" w14:textId="77777777" w:rsidR="00A8533A" w:rsidRPr="007536CA" w:rsidRDefault="00A8533A" w:rsidP="007536CA">
-[...101 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="30CE66E4" w14:textId="6A5650C0" w:rsidR="00A8533A" w:rsidRPr="001907DC" w:rsidRDefault="00A8533A" w:rsidP="007536CA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A8533A" w:rsidRPr="00A0149B" w14:paraId="2DE73C78" w14:textId="77777777" w:rsidTr="00C52A2C">
+      <w:tr w:rsidR="00A8533A" w:rsidRPr="00A0149B" w14:paraId="2DE73C78" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43B615B7" w14:textId="77777777" w:rsidR="00A8533A" w:rsidRDefault="00A8533A" w:rsidP="006E084F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1148,297 +1115,297 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1B078E67" w14:textId="77777777" w:rsidR="00C37462" w:rsidRDefault="00C37462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BEED1D9" w14:textId="77777777" w:rsidR="00C37462" w:rsidRDefault="00C37462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="11351" w:type="dxa"/>
+        <w:tblW w:w="11207" w:type="dxa"/>
         <w:tblInd w:w="97" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="461"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="5130"/>
+        <w:gridCol w:w="463"/>
+        <w:gridCol w:w="4875"/>
+        <w:gridCol w:w="451"/>
+        <w:gridCol w:w="451"/>
+        <w:gridCol w:w="4967"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00560E41" w:rsidRPr="00A0149B" w14:paraId="50378744" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00560E41" w:rsidRPr="00A0149B" w14:paraId="50378744" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11351" w:type="dxa"/>
+            <w:tcW w:w="11153" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FC0DC7B" w14:textId="77777777" w:rsidR="00143B08" w:rsidRPr="000808F0" w:rsidRDefault="00143B08" w:rsidP="00143B08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000808F0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PLEASE COMPLETE CHECKLIST IN INDELIBLE INK</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44D72FCD" w14:textId="77777777" w:rsidR="00143B08" w:rsidRPr="00A65BFC" w:rsidRDefault="00143B08" w:rsidP="00143B08">
+          <w:p w14:paraId="44D72FCD" w14:textId="77777777" w:rsidR="00143B08" w:rsidRPr="007F22DE" w:rsidRDefault="00143B08" w:rsidP="00143B08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A65BFC">
+            <w:r w:rsidRPr="007F22DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Please mark Y, N or NA in the column labeled LAB to indicate the common lab practice</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63F52FCC" w14:textId="41D6D633" w:rsidR="00560E41" w:rsidRPr="00A0149B" w:rsidRDefault="00143B08" w:rsidP="00143B08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A65BFC">
+            <w:r w:rsidRPr="007F22DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> and in the column labeled SOP to indicate whether it is addressed in the SOP.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008352D2" w:rsidRPr="00A0149B" w14:paraId="0EA22F33" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="0EA22F33" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D4D1397" w14:textId="77777777" w:rsidR="008352D2" w:rsidRPr="008352D2" w:rsidRDefault="008352D2" w:rsidP="006B0203">
             <w:pPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10F58A89" w14:textId="77777777" w:rsidR="008352D2" w:rsidRPr="008352D2" w:rsidRDefault="008352D2" w:rsidP="00455363">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008352D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>GENERAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36D054DB" w14:textId="2BC08DA5" w:rsidR="008352D2" w:rsidRPr="00560E41" w:rsidRDefault="00283484" w:rsidP="00455363">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>LAB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71541A0A" w14:textId="3990BA1B" w:rsidR="008352D2" w:rsidRPr="00560E41" w:rsidRDefault="00283484" w:rsidP="00455363">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SOP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4277F296" w14:textId="77777777" w:rsidR="008352D2" w:rsidRDefault="008352D2" w:rsidP="00455363">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EXPLANATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD61FE" w:rsidRPr="00A0149B" w14:paraId="0C519FB4" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00367B61" w:rsidRPr="00A0149B" w14:paraId="0C519FB4" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EF96EAC" w14:textId="302C5E5D" w:rsidR="00CD61FE" w:rsidRPr="00A0149B" w:rsidRDefault="00CD61FE" w:rsidP="006B0203">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -1542,87 +1509,88 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4217B0B3" w14:textId="6E641F4E" w:rsidR="00CD61FE" w:rsidRPr="00560E41" w:rsidRDefault="00CD61FE" w:rsidP="00455363">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21E29261" w14:textId="77777777" w:rsidR="00CD61FE" w:rsidRPr="00560E41" w:rsidRDefault="00CD61FE" w:rsidP="00455363">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C16546E" w14:textId="77777777" w:rsidR="00CD61FE" w:rsidRPr="00560E41" w:rsidRDefault="00CD61FE" w:rsidP="00455363">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="407112CD" w14:textId="77777777" w:rsidR="00283484" w:rsidRDefault="00283484" w:rsidP="00283484">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C40A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Quality assurance, quality control, and Standard Operating Procedure documentation shall indicate the effective date of the document and be reviewed every two years and updated if changes in procedures are made.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CEB1259" w14:textId="77777777" w:rsidR="00283484" w:rsidRDefault="00283484" w:rsidP="00283484">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1630,51 +1598,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="323DEA48" w14:textId="73F1035D" w:rsidR="00CD61FE" w:rsidRPr="00560E41" w:rsidRDefault="00283484" w:rsidP="00455363">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Verify proper method reference. During review notate deviations from the approved method and SOP.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F5214" w:rsidRPr="00A0149B" w14:paraId="03F1487D" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00367B61" w:rsidRPr="00A0149B" w14:paraId="03F1487D" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07BB15D3" w14:textId="77777777" w:rsidR="001F5214" w:rsidRDefault="001F5214" w:rsidP="001F5214">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -1764,114 +1732,135 @@
               <w:t xml:space="preserve">[15A NCAC </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="0075586A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2H .0805 (a) (7)]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69CA6A03" w14:textId="77777777" w:rsidR="001F5214" w:rsidRPr="00560E41" w:rsidRDefault="001F5214" w:rsidP="001F5214">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1551E03D" w14:textId="77777777" w:rsidR="001F5214" w:rsidRPr="00560E41" w:rsidRDefault="001F5214" w:rsidP="001F5214">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01145443" w14:textId="7C091275" w:rsidR="001F5214" w:rsidRDefault="001F5214" w:rsidP="001F5214">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0075586A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Each laboratory shall have a formal process to track and document review dates and any revisions made in all quality assurance, quality control and SOP documents.</w:t>
+              <w:t xml:space="preserve">Each laboratory shall have a formal process to track and document review dates and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0075586A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>any revisions</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0075586A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> made in all quality assurance, quality control and SOP documents.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00283484" w:rsidRPr="00A0149B" w14:paraId="4557612C" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="4557612C" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3268842C" w14:textId="1D506481" w:rsidR="00283484" w:rsidRDefault="00283484" w:rsidP="006B0203">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -1907,238 +1896,238 @@
               <w:t>Is there North Carolina data available for review?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D97608D" w14:textId="77777777" w:rsidR="00283484" w:rsidRPr="00560E41" w:rsidRDefault="00283484" w:rsidP="00283484">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="035FC1E4" w14:textId="77777777" w:rsidR="00283484" w:rsidRPr="00560E41" w:rsidRDefault="00283484" w:rsidP="00283484">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B9DF1F1" w14:textId="77777777" w:rsidR="00283484" w:rsidRPr="008352D2" w:rsidRDefault="00283484" w:rsidP="00283484">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If not, review PT data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00283484" w:rsidRPr="00A0149B" w14:paraId="0CCB6D6B" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="0CCB6D6B" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4437BEC8" w14:textId="77777777" w:rsidR="00283484" w:rsidRPr="00A0149B" w:rsidRDefault="00283484" w:rsidP="006B0203">
             <w:pPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="299EEAC8" w14:textId="77777777" w:rsidR="00283484" w:rsidRPr="00560E41" w:rsidRDefault="00283484" w:rsidP="00283484">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PRESERVATION and STORAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50A1B241" w14:textId="7AA0DFC8" w:rsidR="00283484" w:rsidRPr="00560E41" w:rsidRDefault="00143B08" w:rsidP="00283484">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>LAB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="664038E9" w14:textId="202BFE3B" w:rsidR="00283484" w:rsidRPr="00560E41" w:rsidRDefault="00143B08" w:rsidP="00283484">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SOP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48D41F8E" w14:textId="77777777" w:rsidR="00283484" w:rsidRPr="00560E41" w:rsidRDefault="00283484" w:rsidP="00283484">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EXPLANATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C93A24" w:rsidRPr="00A0149B" w14:paraId="6AEFC9B3" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00416261" w:rsidRPr="00A0149B" w14:paraId="6AEFC9B3" w14:textId="77777777" w:rsidTr="00416261">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73316BBF" w14:textId="77777777" w:rsidR="00C93A24" w:rsidRPr="00A0149B" w:rsidRDefault="00C93A24" w:rsidP="00C93A24">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -2190,161 +2179,161 @@
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>CFR</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 136.3 Table II]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43BC7A97" w14:textId="77777777" w:rsidR="00C93A24" w:rsidRDefault="00C93A24" w:rsidP="00C93A24">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="12EB74DF" w14:textId="7AC8701A" w:rsidR="00C93A24" w:rsidRDefault="00C93A24" w:rsidP="00C93A24">
+          <w:p w14:paraId="12EB74DF" w14:textId="75034F8B" w:rsidR="00C93A24" w:rsidRDefault="00894875" w:rsidP="00C93A24">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F2253">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidR="00A8533A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>NSWER</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005F2253">
+              <w:t>nswer</w:t>
+            </w:r>
+            <w:r w:rsidR="00C93A24" w:rsidRPr="005F2253">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49FF8256" w14:textId="5BEC4A4E" w:rsidR="00684F60" w:rsidRPr="005F2253" w:rsidRDefault="00684F60" w:rsidP="00C93A24">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A37F222" w14:textId="77777777" w:rsidR="00C93A24" w:rsidRPr="00A0149B" w:rsidRDefault="00C93A24" w:rsidP="00C93A24">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F50FAD5" w14:textId="77777777" w:rsidR="00C93A24" w:rsidRPr="00A0149B" w:rsidRDefault="00C93A24" w:rsidP="00C93A24">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60B3C094" w14:textId="77777777" w:rsidR="00C93A24" w:rsidRPr="00A0149B" w:rsidRDefault="00C93A24" w:rsidP="00C93A24">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Silica requires polyethylene or quartz. Boron requires polyethylene, fluoropolymer (PTFE, Teflon®), or quartz. All others require polyethylene, fluoropolymer (PTFE, Teflon®), or glass.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00283484" w:rsidRPr="00A0149B" w14:paraId="2A792972" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00283484" w:rsidRPr="00A0149B" w14:paraId="2A792972" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C19D35D" w14:textId="77777777" w:rsidR="00283484" w:rsidRPr="00A0149B" w:rsidRDefault="00283484" w:rsidP="006B0203">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -2416,74 +2405,66 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="466A035B" w14:textId="77777777" w:rsidR="00283484" w:rsidRPr="00A0149B" w:rsidRDefault="00283484" w:rsidP="00283484">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
-[...18 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C0F8549" w14:textId="4888D07E" w:rsidR="00283484" w:rsidRPr="00A0149B" w:rsidRDefault="00283484" w:rsidP="00283484">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00283484" w:rsidRPr="00A0149B" w14:paraId="6A50D42C" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00283484" w:rsidRPr="00A0149B" w14:paraId="6A50D42C" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0537D1DC" w14:textId="77777777" w:rsidR="00283484" w:rsidRPr="00A0149B" w:rsidRDefault="00283484" w:rsidP="006B0203">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -2567,69 +2548,69 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22202262" w14:textId="77777777" w:rsidR="00283484" w:rsidRPr="00A0149B" w:rsidRDefault="00283484" w:rsidP="00283484">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45D3D2F5" w14:textId="77777777" w:rsidR="00283484" w:rsidRPr="00A0149B" w:rsidRDefault="00283484" w:rsidP="00283484">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00283484" w:rsidRPr="00A0149B" w14:paraId="478ED955" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00283484" w:rsidRPr="00A0149B" w14:paraId="478ED955" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39E88DA7" w14:textId="77777777" w:rsidR="00283484" w:rsidRDefault="00283484" w:rsidP="006B0203">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -2770,69 +2751,69 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D790134" w14:textId="77777777" w:rsidR="00283484" w:rsidRPr="00A0149B" w:rsidRDefault="00283484" w:rsidP="00283484">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="162FEC74" w14:textId="77777777" w:rsidR="00283484" w:rsidRPr="00A0149B" w:rsidRDefault="00283484" w:rsidP="00283484">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00283484" w:rsidRPr="00A0149B" w14:paraId="2891D0BA" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00283484" w:rsidRPr="00A0149B" w14:paraId="2891D0BA" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D4EC7DC" w14:textId="77777777" w:rsidR="00283484" w:rsidRDefault="00283484" w:rsidP="006B0203">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -2949,163 +2930,179 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CFBB3C5" w14:textId="77777777" w:rsidR="00283484" w:rsidRPr="00A0149B" w:rsidRDefault="00283484" w:rsidP="00283484">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F2C7BAF" w14:textId="59208024" w:rsidR="00283484" w:rsidRPr="00A0149B" w:rsidRDefault="00283484" w:rsidP="00283484">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">40 CFR does not make this allowance for Boron, so it must be preserved within 15 minutes. Two pH </w:t>
             </w:r>
             <w:r w:rsidR="00F5574B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">measurements </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>would be required to demonstrate that the pH was less than 2 for at least 24 consecutive hours.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="0DC4C13E" w14:textId="77777777" w:rsidTr="00A8533A">
+      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="0DC4C13E" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D01357A" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48CD5CB7" w14:textId="6993D206" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="48CD5CB7" w14:textId="36A54E8B" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Are aqueous samples (except Silica and boron) </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF09BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>verified and documented</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> to be at a pH &lt;2 for at least 24 hours prior to the start of analyses? </w:t>
+              <w:t xml:space="preserve"> to be at a pH &lt;2 </w:t>
+            </w:r>
+            <w:r w:rsidR="006C2AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S.U. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">for at least 24 hours prior to the start of analyses? </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[40 CFR 136.3 Table II and Footnote 19]</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF09BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[15A NCAC 02H .0805 (a) (7)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -3171,72 +3168,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5895DA6A" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A2E5B87" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Footnote 19: </w:t>
+            <w:r w:rsidRPr="007F22DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Footnote 19:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF09BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>An aqueous sample may be collected and shipped without acid preservation. However, acid must be added at least 24 hours before analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF09BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>to dissolve any metals that adsorb to the container walls. If the sample must be analyzed within 24 hours of collection, add the acid immediately</w:t>
             </w:r>
@@ -3270,62 +3275,71 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>and holding time requirements in the approved metals methods.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F3D5E8D" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="07E8EC7A" w14:textId="66ED0D04" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Rules: Sample preservation shall be verified and documented. </w:t>
+            <w:r w:rsidRPr="00C202BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Rules:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sample preservation shall be verified and documented. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="7A942E7F" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="7A942E7F" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50360E7C" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -3553,77 +3567,77 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="468B70BD" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E70DB26" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Silica samples are not acid preserved and must be refrigerated.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="3CC472A9" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="3CC472A9" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21C8BB58" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -3825,69 +3839,69 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33DBCD15" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12575E2C" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="62CBFF3D" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="62CBFF3D" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="576F8B78" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -4024,4294 +4038,4321 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A28DFF0" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D23D5BF" w14:textId="71C82A77" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005648DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>For dissolved metals, filter grab samples within 15 minutes of collection and before adding preservatives. For a composite sample collected with an automated sampler</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005648DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>filter the sample within 15 minutes after completion of collection and before adding preservatives. If it is known or suspected that dissolved sample integrity will be compromised during collection of a composite sample collected automatically over time (e.g., by interchange of a metal between dissolved and suspended forms), collect and filter grab samples to be composited (footnote 2) in place of a composite sample collected automatically.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00560E41" w14:paraId="5259D6E6" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00560E41" w14:paraId="5259D6E6" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17584A34" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="312379D8" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PROCEDURE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Interferences</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39061BDA" w14:textId="29A50031" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>LAB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A673F81" w14:textId="31AE78A1" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SOP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25FC1261" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EXPLANATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="12A141A2" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="40AC25EF" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B961037" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="18390143" w14:textId="77777777" w:rsidR="009B7F63" w:rsidRDefault="009B7F63" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26F905F1" w14:textId="779A49B1" w:rsidR="00E14D7E" w:rsidRPr="00414BED" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Is glassware cleaned according to section 6.10 of the method? </w:t>
+          <w:p w14:paraId="5DF21E30" w14:textId="7F08DB69" w:rsidR="009B7F63" w:rsidRDefault="009B7F63" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B7F63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are all acids used </w:t>
+            </w:r>
+            <w:r w:rsidR="002D3E46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(including acid used for preservation) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009B7F63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ultra high</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009B7F63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-purity grade?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006A15CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">[EPA Method 200.7, Rev. 4.4 (1994), Section </w:t>
-[...15 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[EPA Method 200.7, Rev. 4.4 (1994), Section</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7.1]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3A65C0F9" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C7CEFC8" w14:textId="77777777" w:rsidR="009B7F63" w:rsidRPr="00A0149B" w:rsidRDefault="009B7F63" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="2611C437" w14:textId="3F9CE135" w:rsidR="00E14D7E" w:rsidRPr="00F0121B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5007850D" w14:textId="77777777" w:rsidR="009B7F63" w:rsidRPr="00A0149B" w:rsidRDefault="009B7F63" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B8822CE" w14:textId="0ED1737B" w:rsidR="009B7F63" w:rsidRPr="00F0121B" w:rsidRDefault="009B7F63" w:rsidP="005D68D4">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="10"/>
               <w:ind w:left="40"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0D0D0D"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F0121B">
+            <w:r w:rsidRPr="009B7F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0D0D0D"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Several</w:t>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00F0121B">
+              <w:t>Reagents may contain elemental impurities which might affect analytical data.</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0D0D0D"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>procedures</w:t>
-[...10 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F0121B">
+            <w:r w:rsidRPr="009B7F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0D0D0D"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>found</w:t>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00F0121B">
+              <w:t>Only high-purity reagents that conform to the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0D0D0D"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>to</w:t>
-[...10 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F0121B">
+            <w:r w:rsidRPr="009B7F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0D0D0D"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>provide</w:t>
+              <w:t>specifications should be used whenever possible. If the purity of a reagent is in question, analyze for contamination. All acids used for this method must be</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0D0D0D"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F0121B">
-[...89 lines deleted...]
-            <w:r w:rsidRPr="00F0121B">
+            <w:r w:rsidRPr="009B7F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0D0D0D"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>g</w:t>
-[...746 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">of </w:t>
             </w:r>
-            <w:r>
-[...66 lines deleted...]
-            <w:r w:rsidRPr="00F0121B">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009B7F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0D0D0D"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>d</w:t>
-[...231 lines deleted...]
-            <w:r w:rsidRPr="00F0121B">
+              <w:t>ultra high</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009B7F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0D0D0D"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>d</w:t>
-[...365 lines deleted...]
-            <w:r w:rsidRPr="00F0121B">
+              <w:t xml:space="preserve">-purity grade or equivalent. Suitable acids are available from </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009B7F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0D0D0D"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>analyte</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="002D3E46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0D0D0D"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B7F63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>number of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009B7F63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> manufacturers. Redistilled acids prepared by sub-boiling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B7F63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>distillation are acceptable.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="56F52256" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="12A141A2" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="209E310F" w14:textId="0A6B661E" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="5B961037" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FCCD3DA" w14:textId="4304DFE1" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-[...14 lines deleted...]
-              <w:t>Are spectral overlaps avoided by using an alternate wavelength or by interelement corrections? [EPA Method 200.7, Rev. 4.4 (1994), Section 4.1.2]</w:t>
+          <w:p w14:paraId="26F905F1" w14:textId="605B1ED5" w:rsidR="00E14D7E" w:rsidRPr="00414BED" w:rsidRDefault="0037132B" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>How is glassware cleaned</w:t>
+            </w:r>
+            <w:r w:rsidR="00E14D7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidR="00E14D7E" w:rsidRPr="006A15CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[EPA Method 200.7, Rev. 4.4 (1994), Section </w:t>
+            </w:r>
+            <w:r w:rsidR="00E14D7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6.10</w:t>
+            </w:r>
+            <w:r w:rsidR="00E14D7E" w:rsidRPr="006A15CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1FE8565F" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A65C0F9" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...34 lines deleted...]
-              <w:t>This is allowable but not required. Some potential on-line spectral interferences observed for the recommended wavelengths are given in Table 2. These interferences will produce false-positive determinations and be reported as analyte concentrations unless corrected.</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CA8E2CD" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2611C437" w14:textId="18D57A95" w:rsidR="00E14D7E" w:rsidRPr="00F0121B" w:rsidRDefault="00E14D7E" w:rsidP="005D68D4">
+            <w:pPr>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="10"/>
+              <w:ind w:left="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Several</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="10"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>procedures</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="11"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>found</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="17"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>provide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="102"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>clean</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="18"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="102"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>labwar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="102"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="104"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>include</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="21"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>washin</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>g</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="104"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="23"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="103"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="101"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>detergen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="101"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="102"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>solution</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="102"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="103"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>rinsin</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="103"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>g</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="104"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="23"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="1"/>
+                <w:w w:val="103"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tap </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>water</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="104"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>soakin</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="104"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>g</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="101"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="103"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>fou</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="103"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="-22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="102"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>hour</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="102"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="99"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="-24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="101"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>mor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="101"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="3"/>
+                <w:w w:val="104"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="104"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="-24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="93"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="93"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="1"/>
+                <w:w w:val="92"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="92"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>v</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="109"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>/v)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="21"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>nitri</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="21"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="104"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>acid</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="-24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="99"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="21"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="103"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="-21"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="102"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>mixture</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="23"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="104"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="88"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>HNO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="98"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="subscript"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="1"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="88"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>HCl</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="3"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="1"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="107"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>+</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="94"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2+9),</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="103"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>rinsing</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="-24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="104"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="23"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="101"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>reagent</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="21"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="101"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>water</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="1"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="102"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>storing</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="89"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>clean.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="98"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="106"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Chromic</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="21"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="104"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>acid</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="103"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>cleanin</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="103"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>g</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="23"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="102"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>solutions</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="103"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>must</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="99"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="99"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="21"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="106"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>avoided</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="101"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>becaus</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="101"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="-25"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="104"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>chromium</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="-25"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="-23"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="103"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="103"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0121B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>analyte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="6441FABF" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="56F52256" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F5F9A8C" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="209E310F" w14:textId="0A6B661E" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21B8DDA1" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00414BED" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-[...14 lines deleted...]
-              <w:t>When interelement corrections are applied, are their accuracies verified by analyzing Spectral Interference Check (SIC) solutions? [EPA Method 200.7, Rev. 4.4 (1994), Section 4.1. 3 and 7.13]</w:t>
+          <w:p w14:paraId="6FCCD3DA" w14:textId="4304DFE1" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Are spectral overlaps avoided by using an alternate wavelength or by interelement corrections? [EPA Method 200.7, Rev. 4.4 (1994), Section 4.1.2]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4C1B2B20" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE8565F" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...250 lines deleted...]
-              <w:t>interferences.</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F463DE0" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34C0792A" w14:textId="2D0DA417" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>This is allowable but not required. Some potential on-line spectral interferences observed for the recommended wavelengths are given in Table 2. These interferences will produce false-positive determinations and be reported as analyte concentrations unless corrected.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="29175A1E" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="6441FABF" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="523D562A" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="4F5F9A8C" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="161F6EDD" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00414BED" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-[...14 lines deleted...]
-              <w:t>When using the recommended wavelengths in Table 1, are the effects from the known interferences given in Table 2 determined, documented, and automatically corrected by the computer? [EPA Method 200.7, Rev. 4.4 (1994), Section 4.1.4]</w:t>
+          <w:p w14:paraId="21B8DDA1" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00414BED" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>When interelement corrections are applied, are their accuracies verified by analyzing Spectral Interference Check (SIC) solutions? [EPA Method 200.7, Rev. 4.4 (1994), Section 4.1. 3 and 7.13]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4EECD373" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C1B2B20" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...27 lines deleted...]
-            </w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="495248F6" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74C5D324" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E77EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>When interelement corrections are</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E77EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>applied, SIC solutions are needed containing concentrations of the interfering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E77EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>elements at levels that will provide an adequate test of the correction factors</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC4CC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC4CC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>described in Section 7.13. Interelement corrections will vary for the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC4CC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>same emission line among instruments because of differences in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC4CC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>resolution, as determined by the grating plus the entrance and exit slit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC4CC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>widths, and by the order of dispersion. Interelement corrections will</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC4CC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>also vary depending upon the choice of background correction points.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC4CC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Selecting a background correction point where an interfering emission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC4CC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>line may appear should be avoided when practical. Interelement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC4CC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>corrections that constitute a major portion of an emission signal may</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC4CC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>not yield accurate data. Users should not forget that some samples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC4CC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>may contain uncommon elements that could contribute spectral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC4CC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>interferences.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="79501126" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="29175A1E" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FE8F754" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="523D562A" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="276547D4" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00414BED" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-[...14 lines deleted...]
-              <w:t>If a wavelength other than the recommended wavelength is used, are the on-line and off-line spectral interference effects for all analytes determined, documented, and automatically corrected by the computer? [EPA Method 200.7, Rev. 4.4 (1994), Section 4.1.4]</w:t>
+          <w:p w14:paraId="161F6EDD" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00414BED" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>When using the recommended wavelengths in Table 1, are the effects from the known interferences given in Table 2 determined, documented, and automatically corrected by the computer? [EPA Method 200.7, Rev. 4.4 (1994), Section 4.1.4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="738162A9" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EECD373" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="7894A377" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E78C156" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="299DE2ED" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="2337CEA0" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="79501126" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3742C4F5" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="7FE8F754" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="178AC55F" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-[...14 lines deleted...]
-              <w:t>If the interelement interference accounts for 10% or more of the analyte concentration, is an alternate wavelength free of interference or another approved procedure used? [EPA Method 200.7, Rev. 4.4 (1994), Section 4.1.5]</w:t>
+          <w:p w14:paraId="276547D4" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00414BED" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>If a wavelength other than the recommended wavelength is used, are the on-line and off-line spectral interference effects for all analytes determined, documented, and automatically corrected by the computer? [EPA Method 200.7, Rev. 4.4 (1994), Section 4.1.4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="41C2833C" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="738162A9" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="2ACA053D" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45B2D4A5" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7894A377" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="0654E85E" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="2337CEA0" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EFEA552" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="3742C4F5" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7458F171" w14:textId="4AECDE30" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-[...182 lines deleted...]
-              <w:t>[EPA Method 200.7, Rev. 4.4 (1994), Section 4.2]</w:t>
+          <w:p w14:paraId="178AC55F" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If the interelement interference accounts for 10% or more of the analyte concentration, is an alternate wavelength </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>free of interference or another approved procedure used? [EPA Method 200.7, Rev. 4.4 (1994), Section 4.1.5]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2C7EB596" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41C2833C" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...238 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E3177B3" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ACA053D" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="7D835D23" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00367B61" w:rsidRPr="00A0149B" w14:paraId="0654E85E" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6059BC3F" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="2EFEA552" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D97B046" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00414BED" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-[...14 lines deleted...]
-              <w:t>When observed, are chemical interferences minimized by careful selection of operating conditions (such as incident power and observation height), by buffering of the sample, by matrix matching, and by standard addition procedures? [EPA Method 200.7, Rev. 4.4 (1994), Section 4.3]</w:t>
+          <w:p w14:paraId="7458F171" w14:textId="4AECDE30" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>How are physical interferences mitigated? Check all that apply.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E508E44" w14:textId="25CFD92B" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5FA00405" w14:textId="66A477C3" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00962001">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> high-solids nebulizer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AF083B3" w14:textId="4BEF5C44" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00962001">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> diluting the sample</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66E104C4" w14:textId="38B37DA9" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00962001">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> using an internal standard element</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12C681D9" w14:textId="58E897E1" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00962001">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wetting the argon prior to nebulization</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A66CF34" w14:textId="6E178A9F" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00962001">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> using a tip washer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DB50AB6" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A19026B" w14:textId="4BBCA423" w:rsidR="00E14D7E" w:rsidRPr="00414BED" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[EPA Method 200.7, Rev. 4.4 (1994), Section 4.2]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6F526324" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C7EB596" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...34 lines deleted...]
-              <w:t>Chemical interferences include molecular-compound formation, ionization effects, and solute-vaporization effects. Normally, these effects are not significant with the ICP-AES technique. Chemical interferences are highly dependent on matrix type and the specific analyte element.</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="140918EE" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35C13988" w14:textId="0C81AD34" w:rsidR="00E14D7E" w:rsidRPr="00DE4DD2" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007855A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Physical interferences are effects associated with the sample nebulization and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007855A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>transport processes. Changes in viscosity and surface tension can cause</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007855A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>significant inaccuracies, especially in samples containing high dissolved solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007855A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or high acid concentrations. If physical interferences are present, they must</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007855A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>be reduced by such means as a high-solids nebulizer, diluting the sample,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE4DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>using a peristaltic pump, or using an appropriate internal standard element.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C0E2958" w14:textId="4EF56A71" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE4DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Another problem that can occur with high dissolved solids is salt buildup at</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE4DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the tip of the nebulizer, which affects aerosol flow rate and causes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE4DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>instrumental drift. This problem can be controlled by a high-solids nebulizer,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE4DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>wetting the argon prior to nebulization, using a tip washer, or diluting the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE4DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>sample. Also, it has been reported that better control of the argon flow rates,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE4DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>especially for the nebulizer, improves instrument stability and precision; this is</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE4DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>accomplished with the use of mass flow controllers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="49C5A44F" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="7D835D23" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3398F064" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="6059BC3F" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D4AFCBB" w14:textId="44A6D10B" w:rsidR="00E14D7E" w:rsidRPr="00414BED" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-[...62 lines deleted...]
-              <w:t>? [EPA Method 200.7, Rev. 4.4 (1994), Section 4.4 and 7.10</w:t>
+          <w:p w14:paraId="6D97B046" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00414BED" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>When observed, are chemical interferences minimized by careful selection of operating conditions (such as incident power and observation height), by buffering of the sample, by matrix matching, and by standard addition procedures? [EPA Method 200.7, Rev. 4.4 (1994), Section 4.3]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="10CE4197" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F526324" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...82 lines deleted...]
-              <w:t xml:space="preserve"> Memory effects can result from sample deposition on the uptake tubing to the nebulizer, and from the buildup of sample material in the plasma torch and spray chamber.</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46B243B4" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FDC3252" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Chemical interferences include molecular-compound formation, ionization effects, and solute-vaporization effects. Normally, these effects are not significant with the ICP-AES technique. Chemical interferences are highly dependent on matrix type and the specific analyte element.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="2CFBA02A" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="49C5A44F" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DE46E99" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="3398F064" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F73AD75" w14:textId="131A5691" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-[...14 lines deleted...]
-              <w:t>Are rinse times determined by aspirating a standard containing elements corresponding to either their LDR or a concentration ten times those usually encountered, followed by analysis of the rinse blank at designated time intervals? [EPA Method 200.7, Rev. 4.4 (1994), Section 4.4]</w:t>
+          <w:p w14:paraId="0D4AFCBB" w14:textId="44A6D10B" w:rsidR="00E14D7E" w:rsidRPr="00414BED" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is a rinse blank used </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005740C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>to flush the instrument uptake system</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005740C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and nebulizer between standards, check solutions, and samples to reduce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005740C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>memory interferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>? [EPA Method 200.7, Rev. 4.4 (1994), Section 4.4 and 7.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="13D26575" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10CE4197" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...34 lines deleted...]
-              <w:t>The rinse times necessary</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53B70569" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F5778E5" w14:textId="28E5ED9D" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005740C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rinse blank is used to flush the instrument uptake system</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE4A9B">
-[...5 lines deleted...]
-              <w:t>for a particular element must be estimated prior to analysis. This may be</w:t>
+            <w:r w:rsidRPr="005740C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and nebulizer between standards, check solutions, and samples to reduce</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE4A9B">
-[...85 lines deleted...]
-              <w:t>detection limit, should be noted.</w:t>
+            <w:r w:rsidRPr="005740C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>memory interferences.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Memory effects can result from sample deposition on the uptake tubing to the nebulizer, and from the buildup of sample material in the plasma torch and spray chamber.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="3D7E043C" w14:textId="77777777" w:rsidTr="00A8533A">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="2CFBA02A" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BA72053" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="3DE46E99" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EB7899A" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-[...131 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7F73AD75" w14:textId="131A5691" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Are rinse times determined by aspirating a standard containing elements corresponding to either their LDR or a concentration ten times those usually encountered, followed by analysis of the rinse blank at designated time intervals? [EPA Method 200.7, Rev. 4.4 (1994), Section 4.4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1509436B" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13D26575" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...70 lines deleted...]
-              <w:t>years.</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="098AE80A" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30F47364" w14:textId="362B2312" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE4A9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The rinse times necessary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE4A9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>for a particular element must be estimated prior to analysis. This may be</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE4A9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>achieved by aspirating a standard containing elements corresponding to either</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE4A9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>their LDR or a concentration ten times those usually encountered. The</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE4A9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>aspiration time should be the same as a normal sample analysis period,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE4A9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>followed by analysis of the rinse blank at designated intervals. The length of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE4A9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>time required to reduce analyte signals to within a factor of two of the method</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE4A9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">detection </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FE4A9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>limit</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FE4A9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>, should be noted.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="49CCD5AB" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="49CCD5AB" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E916FED" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C7FD87F" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PROCEDURE – Sample Preparation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FA174A7" w14:textId="0B5E2E9F" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>LAB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6004EF73" w14:textId="0154736F" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SOP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3863053D" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EXPLANATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="1E3A0D12" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="1E3A0D12" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="522DD929" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8354,66 +8395,66 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75BD2D89" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7588DAAD" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="3B6DBE5A" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="3B6DBE5A" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34142682" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8462,74 +8503,74 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CE84AF5" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16905DDE" w14:textId="4072E9C6" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A well-mixed, acid preserved aliquot containing no more than 1 g particulate material should be cautiously evaporated to near 10 mL and extracted using the acid mixture procedure described in sections 11.3.3 through 11.3.6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="321ADE66" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="321ADE66" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C2C5F14" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8578,74 +8619,74 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C63B92C" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68C3943D" w14:textId="7F7429E5" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>This is a method recommendation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="3E0EED10" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="3E0EED10" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BD2BAA8" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8694,74 +8735,74 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C59899F" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72017C6A" w14:textId="7B248BFA" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20DCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>This is a method recommendation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="1E67F79B" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="1E67F79B" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DA950B5" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8828,214 +8869,214 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FCA395D" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C07B2ED" w14:textId="6CC24ACD" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20DCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>This is a method recommendation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="3A732D03" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="3A732D03" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1592B00E" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3778CC26" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="001C10BF" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PROCEDURE – Sample Preparation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Dissolved Metals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="303C9716" w14:textId="761C8A74" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>LAB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F7CF332" w14:textId="27729E6B" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SOP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="178A9497" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EXPLANATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="7AA9F373" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="7AA9F373" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F92A2DB" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -9100,182 +9141,191 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79A070CD" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B1473C4" w14:textId="6C168956" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="6031F185" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="6031F185" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="587CCC4F" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B6C5DF" w14:textId="343890A3" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>If a precipitate is formed during acidification, transport, or storage, is the sample aliquot treated using the procedure for total recoverable metals prior to analysis? [EPA Method 200.7, Rev. 4.4 (1994), Section 11.1.1]</w:t>
+              <w:t xml:space="preserve">If a precipitate is formed during acidification, transport, or storage, is the sample aliquot treated using the procedure </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>for total recoverable metals prior to analysis? [EPA Method 200.7, Rev. 4.4 (1994), Section 11.1.1]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CD1C750" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46D836F5" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FC1283F" w14:textId="4D89C64B" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>See method sections 11.2.2 through 11.2.7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="57D36DFB" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="57D36DFB" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64ED8D65" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -9324,92 +9374,92 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D024278" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1ABCCB64" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00C41FF3" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>For example, add 0.4 mL (1+1) HNO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> to a 20 mL aliquot of sample.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="78A1F8A9" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="78A1F8A9" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="652F07EE" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -9458,221 +9508,221 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D5D65D2" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7317F1BE" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The sample is now ready for analysis.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="102AFF3B" w14:textId="77777777" w:rsidTr="00E30707">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="102AFF3B" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78CD684C" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B272404" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PROCEDURE – Sample Preparation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Total Metals (aqueous)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="279DA9C3" w14:textId="0FD5BDF0" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>LAB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66865E80" w14:textId="6563A6D8" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SOP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BE44B56" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EXPLANATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="11273CC9" w14:textId="77777777" w:rsidTr="00E30D48">
+      <w:tr w:rsidR="00416261" w:rsidRPr="00A0149B" w14:paraId="11273CC9" w14:textId="77777777" w:rsidTr="00416261">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C8E3DDE" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -9688,142 +9738,152 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>What initial volumes of sample are used?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="362B8E6B" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6464E24D" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00E30707" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="6464E24D" w14:textId="5126F404" w:rsidR="00E14D7E" w:rsidRPr="00E30707" w:rsidRDefault="00930734" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E30707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANSWER: </w:t>
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="00E14D7E" w:rsidRPr="00E30707">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57E859C5" w14:textId="097EE6B2" w:rsidR="00E14D7E" w:rsidRPr="00F749DE" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07C8B888" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A5BE457" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7253BA84" w14:textId="761C9AE7" w:rsidR="00E14D7E" w:rsidRPr="00EB59BA" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="03384385" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="03384385" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="594CA5DA" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -9872,74 +9932,74 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07EF8312" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A83F41A" w14:textId="5ED3C933" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Although the method calls for 100 mL, smaller sample aliquot volumes may be used under method flexibility allowances.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="59535C96" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="59535C96" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2953B4FA" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -9988,74 +10048,74 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CBD88E8" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E3A3015" w14:textId="7BD7BCD9" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If a smaller sample volume is used, proper ratios of acids must be maintained.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="13C1943F" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="13C1943F" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E13C0DA" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -10104,74 +10164,74 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03FA768E" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AA2D491" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Once the beaker is covered with a watch glass the temperature of the water will rise to approximately 95 °C.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="6A9B6454" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="6A9B6454" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0460F900" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -10220,74 +10280,74 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E6EFA6E" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="628A318A" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>This step takes about two hours for a 100 mL aliquot. The rate of evaporation rapidly increases as the sample volume approaches 20 mL.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="6B038439" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="6B038439" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6664EB9D" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -10336,66 +10396,66 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AC153A0" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15B20F59" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="47D9D864" w14:textId="77777777" w:rsidTr="00E30D48">
+      <w:tr w:rsidR="00416261" w:rsidRPr="00A0149B" w14:paraId="47D9D864" w14:textId="77777777" w:rsidTr="00416261">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00F47612" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -10446,165 +10506,175 @@
               </w:rPr>
               <w:t xml:space="preserve"> brought to after digestion?</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C73F1E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[EPA Method 200.7, Rev. 4.4 (1994), Section 11.2.6]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CDB292B" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00C629E1" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6763BE42" w14:textId="057EFB88" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="6763BE42" w14:textId="5E10BC64" w:rsidR="00E14D7E" w:rsidRDefault="00930734" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C73F1E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANSWER: </w:t>
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="00E14D7E" w:rsidRPr="00C73F1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D6251A7" w14:textId="2DE28DB9" w:rsidR="00E14D7E" w:rsidRPr="00C73F1E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FE34796" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D3E3B94" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="678080CB" w14:textId="0353C00B" w:rsidR="00E14D7E" w:rsidRPr="00CE5ABF" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE5ABF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The metho</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>d states to start with 100 mL and bring post-digestion volume to 50 mL. Smaller initial volumes may be used, and final volumes may be returned to the initial volume to avoid concentration calculations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="6B30E47F" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="6B30E47F" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B4F5CB5" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -10653,214 +10723,214 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="751121D9" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D4C8256" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The sample is now ready for analysis. All analyses should be performed ASAP after preparation. If the sample still contains suspended solids that would clog the nebulizer, a portion of the sample may be filtered prior to analysis. However, care should be exercised to avoid contamination from filtration.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="576CC1BA" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="576CC1BA" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DBAD260" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="132578A1" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00933A87" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PROCEDURE – Sample Preparation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Total Metals (non-aqueous)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F918478" w14:textId="5E27456B" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>LAB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C93AA1D" w14:textId="145973F1" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SOP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37F1EF0E" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EXPLANATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="6EA275F5" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="6EA275F5" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0250EE04" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -10909,51 +10979,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CB53A9A" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F95F2D3" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>For samples &lt;35% moisture, a 20 g portion is sufficient. For samples &gt;35% moisture, a larger aliquot 50-100 g is required.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06914A12" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10995,51 +11065,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> X100</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58090F72" w14:textId="400D0363" w:rsidR="00E14D7E" w:rsidRPr="00F644FA" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                  Wet Weight</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="3A3AB096" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="3A3AB096" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69942745" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -11091,229 +11161,257 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="069258B4" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3761B3C7" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00F644FA" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F644FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The sieve, mortar, and pestle should be cleaned between samples.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="604EF184" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="604EF184" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7895356B" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F2F3C4A" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00933A87" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Is 1.0 ± 0.01 g of the dried, ground material transferred to a 250 mL Phillips beaker? [EPA Method 200.7, Rev. 4.4 (1994), Section 11.3.2]</w:t>
+              <w:t xml:space="preserve">Is 1.0 ± 0.01 g of the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dried,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ground material transferred to a 250 mL Phillips beaker? [EPA Method 200.7, Rev. 4.4 (1994), Section 11.3.2]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2228A472" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C3980C9" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="150E4A8E" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="019488FB" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="019488FB" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F943D2E" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04FBDA97" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00933A87" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Is 4 mL of (1+1) HNO</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4 mL of (1+1) HNO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> and 10 mL of (1+4) HCL added to the beaker? [EPA Method 200.7, Rev. 4.4 (1994), Section 11.3.3]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -11332,66 +11430,66 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="372DE47F" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76A3B646" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="57304950" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="57304950" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A57A7E0" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -11440,74 +11538,92 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40647DB2" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A36E65C" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Once the beaker is covered with a watch glass the temperature will rise to approximately 95 °C. Very slight boiling may occur, however vigorous boiling must be avoided. Some evaporation will occur (3-4 mL).</w:t>
+              <w:t xml:space="preserve">Once the beaker is covered with a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>watch glass</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the temperature will rise to approximately 95 °C. Very slight boiling may occur, however vigorous boiling must be avoided. Some evaporation will occur (3-4 mL).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="2EFAD9C7" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="2EFAD9C7" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72795F7F" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -11556,66 +11672,66 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14124897" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C777CC9" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="18F9A8EB" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="18F9A8EB" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="688167F4" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -11664,242 +11780,242 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40740D23" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F28BD79" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The sample extract is now ready for analysis. All analyses should be performed ASAP after preparation. If the sample still contains suspended solids that would clog the nebulizer, a portion of the sample may be filtered prior to analysis. However, care should be exercised to avoid contamination from filtration.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="1190E869" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="1190E869" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CD210AB" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61D64D08" w14:textId="7BF27BCC" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PROCEDURE – Sample Preparation – Microwave Digestion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75560EBC" w14:textId="0D034759" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>LAB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0180328B" w14:textId="51D4CE23" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SOP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E1FB5DF" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EXPLANATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="321C0426" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="321C0426" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F30AC31" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="094AC429" w14:textId="3CDD15C3" w:rsidR="00E14D7E" w:rsidRPr="00214129" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is this digestion procedure only used for Al, Sb, As, Ba, Cd, Cr, Cu, Fe, Pb, Mn, Ni, P, Se, and Zn? [</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
@@ -11913,145 +12029,145 @@
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>CFR</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 136.3 Table IB, Footnote 36]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1454076E" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76ADB2B7" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00AE19AF" w14:textId="02C8ED7D" w:rsidR="00E14D7E" w:rsidRPr="00EE6174" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="73A36B48" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="73A36B48" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77D7FAC5" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33BC6286" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00214129" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00214129">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Is the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -12062,702 +12178,790 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>For</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Determination of Metals. April 16, 1992. Sections 8.1.1 and 8.2.1; Appendix 1 and Appendix 2.]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D1C6FCA" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26F992AB" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F7C6E61" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00EE6174" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE6174">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>This procedure checks to ensure the microwave is heating properly. There is a check at 75% power for 1-6 samples and at 100% power for 7-12 samples.</w:t>
+              <w:t xml:space="preserve">This procedure checks to ensure the microwave is </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE6174">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>heating</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE6174">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> properly. There is a check at 75% power for 1-6 samples and at 100% power for 7-12 samples.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="41DE381A" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="41DE381A" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F57A682" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="409BC515" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00720435" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Are 3 mL of concentrated HNO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and 2 mL of concentrated HCl added to 50.0 mL of acid preserved sample in a Teflon PFA vessel? [Closed Vessel Microwave Digestion of Wastewater Samples </w:t>
+              <w:t xml:space="preserve"> and 2 mL of concentrated HCl added to 50.0 mL of acid preserved </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>sample</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in a Teflon PFA vessel? [Closed Vessel Microwave Digestion of Wastewater Samples </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>For</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Determination of Metals. April 16, 1992. Sections 8.1.2 and 8.2.2]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32E49A23" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06F9EC96" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CF5EEFD" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00EC4EF3" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="72F6FC60" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="72F6FC60" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="051B0F45" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">Is the safety pressure relief valve added and the vessel capped at 16.3 N.m (12 ft/lbs) torque using the capping station? [Closed Vessel Microwave Digestion of Wastewater Samples </w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A258B07" w14:textId="4BFDCA94" w:rsidR="00E14D7E" w:rsidRPr="00720435" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is the safety pressure relief valve </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>added</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and the vessel capped at 16.3 </w:t>
+            </w:r>
+            <w:r w:rsidR="006244C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>nm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12 ft/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>lbs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) torque using the capping station? [Closed Vessel Microwave Digestion of Wastewater Samples </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>For</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Determination of Metals. April 16, 1992. Sections 8.1.2 and 8.2.2]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D5377E5" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="562B327B" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="523C6B8E" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00EC4EF3" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="348B1A8D" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="348B1A8D" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="083CEE42" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="248D055D" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00720435" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Is the vessel weighed? [Closed Vessel Microwave Digestion of Wastewater Samples </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>For</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Determination of Metals. April 16, 1992. Sections 8.1.2 and 8.2.2]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51137AC7" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="735A14C2" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61DB48F7" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00720435" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00720435">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Record weight</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="1D795EC1" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="1D795EC1" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57865F80" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="590A87E4" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00720435" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Is the vessel placed in the microwave instrument turntable with a venting tube attached? [Closed Vessel Microwave Digestion of Wastewater Samples </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>For</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Determination of Metals. April 16, 1992. Sections 8.1.2 and 8.2.2]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="040C203B" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="603D2836" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="253C82F9" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00EC4EF3" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="0B9BA056" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="0B9BA056" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A50DF54" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B948B2E" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00720435" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If a full set of either 6 or 12 vessels are not used, are the remaining vessels filled with 50 mL of reagent water and 3 mL of concentrated HNO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -12777,145 +12981,163 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>For</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Determination of Metals. April 16, 1992. Sections 8.1.3 and 8.2.3]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CAC529B" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39E9D78E" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AFF34DB" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00720435" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>It is critical to the digestion that the total volume of solutions equals 330 mL for 1-6 samples and 660 mL for 7-12 samples. This is necessary to ensure uniform heating of all vessel solutions.</w:t>
+              <w:t xml:space="preserve">It is critical to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the digestion</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that the total volume of solutions equals 330 mL for 1-6 samples and 660 mL for 7-12 samples. This is necessary to ensure uniform heating of all vessel solutions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="26289C0F" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="26289C0F" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C62B07F" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2119ED40" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00E31A9F" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E31A9F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is the exhaust set to maximum fan speed and the turntable activated so that it is rotating 360° continuously in one direction or alternating?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -12926,138 +13148,138 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>For</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Determination of Metals. April 16, 1992. Sections 8.1.4 and 8.2.4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7AAF867D" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AC76C3C" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F901955" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00EC4EF3" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="4DB03925" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00367B61" w:rsidRPr="00A0149B" w14:paraId="4DB03925" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="67"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EF7BE8B" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0155C533" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00E31A9F" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E31A9F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is the microwave set to operate at the correct power for the correct amount of time?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -13065,1646 +13287,1713 @@
               <w:t xml:space="preserve"> [Closed Vessel Microwave Digestion of Wastewater Samples </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>For</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Determination of Metals. April 16, 1992. Sections 8.1.5 and 8.2.5]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="527ADBD1" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E4FB3CC" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62B17A5D" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00E31A9F" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>These heating parameters will allow the samples to reach a maximum temperature of 165 ± 5 °C.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="23D3C7EE" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00367B61" w:rsidRPr="00A0149B" w14:paraId="23D3C7EE" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C8D27D7" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E3E566B" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00E31A9F" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:ind w:left="296"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1-6 samples: 364-420 W at 75% power for 30 minutes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="488635B1" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FC69393" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60186B28" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="69C202A8" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00367B61" w:rsidRPr="00A0149B" w14:paraId="69C202A8" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EA9CC9B" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="231B134D" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00E31A9F" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:ind w:left="296"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>7-12 samples: 575-635 W at 100% power for 50 minutes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60C04544" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B2E28CE" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44E03E47" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="5DD5410E" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00367B61" w:rsidRPr="00A0149B" w14:paraId="5DD5410E" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52ECD134" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6222A07D" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00E31A9F" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:ind w:left="296"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>7-12 samples: 635-700 W at 100% power for 30 minutes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6573CB20" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26448429" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D8EE433" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="4BB10FBF" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="4BB10FBF" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="592DAFB1" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48BA11EF" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00EC4EF3" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">If the instrument does not deliver the wattages at the listed power, is it adjusted to deliver the appropriate power? [Closed Vessel Microwave Digestion of Wastewater Samples </w:t>
+              <w:t xml:space="preserve">If the instrument does not deliver the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>wattages</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at the listed power, is it adjusted to deliver the appropriate power? [Closed Vessel Microwave Digestion of Wastewater Samples </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>For</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Determination of Metals. April 16, 1992. Sections 8.1.5 and 8.2.5]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="254EE899" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F3E0933" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69F3DEA3" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00EC4EF3" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="29C98005" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="29C98005" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62B5E7E1" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="778D863D" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00EC4EF3" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">At the end of the digestion period, are the sample solutions removed from the instrument and allowed to cool to room temperature? [Closed Vessel Microwave Digestion of Wastewater Samples </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>For</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Determination of Metals. April 16, 1992. Sections 8.1.6 and 8.2.6]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B63DAC2" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10CBFD0D" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CB79484" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00EC4EF3" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="1BE15A56" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="1BE15A56" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3241013B" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02D8FDDE" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00EC4EF3" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Are the vessels shaken and vented to allow gas pressure to escape? [Closed Vessel Microwave Digestion of Wastewater Samples </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>For</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Determination of Metals. April 16, 1992. Sections 8.1.6 and 8.2.6]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="598FE16C" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FC7D9C7" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30FAAD91" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00EC4EF3" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="0EA5D299" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="0EA5D299" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F5353BC" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AC01982" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00EC4EF3" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Is the vent tubing removed and the vessels weighed after cooling to room temperature? [Closed Vessel Microwave Digestion of Wastewater Samples </w:t>
+              <w:t xml:space="preserve">Is the vent tubing removed and the vessels weighed after cooling to room temperature? [Closed Vessel Microwave </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Digestion of Wastewater Samples </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>For</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Determination of Metals. April 16, 1992. Sections 8.1.7 and 8.2.7]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="269F4B46" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48177500" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46F06029" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00EC4EF3" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="0388EF96" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="0388EF96" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A8CF8EC" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D363832" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00EC4EF3" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">If any vessel has a weight loss between 0.5-2.5 g, is an amount of reagent water equal to the weight loss added? [Closed Vessel Microwave Digestion of Wastewater Samples </w:t>
+              <w:t xml:space="preserve">If any vessel has a weight loss between 0.5-2.5 g, is </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> amount of reagent water equal to the weight loss added? [Closed Vessel Microwave Digestion of Wastewater Samples </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>For</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Determination of Metals. April 16, 1992. Sections 8.1.7 and 8.2.7]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0416B46E" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76148067" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B8EE236" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00EC4EF3" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>An analysis with a sample weight loss greater than 2.5 g should be repeated to determine if any analyte was lost. Samples containing large amounts of organics may experience excessive loss of liquid (greater than 10%)</w:t>
+              <w:t xml:space="preserve">An analysis with a sample weight loss greater than 2.5 g should be repeated to determine if any analyte was lost. Samples containing large amounts of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>organics</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> may experience excessive loss of liquid (greater than 10%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="3325FD37" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00367B61" w:rsidRPr="00A0149B" w14:paraId="3325FD37" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="69"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="375C0949" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60DD0D69" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00EC4EF3" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If necessary, are silicates and other insoluble material removed by:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B585175" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2639C6F4" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11924321" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00EC4EF3" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>In this step, do not rinse or dilute the digested sample. Sample is now ready for analysis.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="544BE169" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00367B61" w:rsidRPr="00A0149B" w14:paraId="544BE169" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="69"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="536FF19C" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0894C438" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0894C438" w14:textId="2EA2DAEC" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Gravimetric filtration using a </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00513830">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Pyrex</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> funnel with Whatman no. 41 filter paper?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E3843F4" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F93B68A" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40CEB03D" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00EC4EF3" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="7C4B7C7F" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00367B61" w:rsidRPr="00A0149B" w14:paraId="7C4B7C7F" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="69"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E135D65" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="47F2ED3E" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47F2ED3E" w14:textId="5A7143B8" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Decanting after wither centrifuging or overnight settling of the insoluble material by gravity?</w:t>
+              <w:t xml:space="preserve">Decanting after </w:t>
+            </w:r>
+            <w:r w:rsidR="001618D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ither centrifuging or overnight settling of the insoluble material by gravity?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D843F9C" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65892693" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5999CC9D" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00EC4EF3" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="278DA0EC" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="278DA0EC" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76F40FB1" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C0AE760" w14:textId="01B662AF" w:rsidR="00E14D7E" w:rsidRPr="00933A87" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEDURE – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Instrument</w:t>
             </w:r>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Calibration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="195AFAE9" w14:textId="68668A81" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>LAB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5258767D" w14:textId="7B87DC00" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SOP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26C67BF1" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EXPLANATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="28E2BCBD" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="28E2BCBD" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F634570" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -14717,112 +15006,112 @@
           <w:p w14:paraId="1E6BD360" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00933A87" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Are plasma operating conditions optimized prior to using this method? [EPA Method 200.7, Rev. 4.4 (1994), Section 10.2]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2998BCC1" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="638DF866" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="587F5B69" w14:textId="1D141632" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The purpose of plasma optimization is to provide a maximum signal to background ratio for the least sensitive element in the analytical array. Detailed instructions are provided in Section 10.2. and may be described in the instrument manual.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="3F9FD5D1" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00416261" w:rsidRPr="00A0149B" w14:paraId="3F9FD5D1" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D6F603A" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -14833,104 +15122,104 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54CB4213" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Prior to daily calibration, is the sample introduction system inspected and cleaned when needed? [EPA Method 200.7, Rev. 4.4 (1994), Section 11.4.1]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14B2A4CD" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24691468" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E409BA4" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="66F9F959" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00416261" w:rsidRPr="00A0149B" w14:paraId="66F9F959" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71DA9AD9" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -14940,109 +15229,109 @@
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A73748F" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00933A87" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is the instrument system configured to the selected power and operating conditions prior to calibration? [EPA Method 200.7, Rev. 4.4 (1994), Section 11.4.2]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A4B8A5B" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F07C14A" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="178F13DE" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>See sections 10.1 and 10.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="7185684C" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00416261" w:rsidRPr="00A0149B" w14:paraId="7185684C" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1EDFB309" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -15052,109 +15341,119 @@
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06E422BC" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00933A87" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is the instrument allowed to become thermally stable before calibration? [EPA Method 200.7, Rev. 4.4 (1994), Section 11.4.3]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79153E31" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EFFCAF9" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="761A7EF5" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>30-60 minute warm up time.</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>30-60 minute</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> warm up time.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="63269EA4" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00416261" w:rsidRPr="00A0149B" w14:paraId="63269EA4" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25FF3002" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -15164,285 +15463,331 @@
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49E19511" w14:textId="04EE0F61" w:rsidR="00E14D7E" w:rsidRPr="00933A87" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>After warmup, is any required optical profiling or alignment particular to the instrument performed? [EPA Method 200.7, Rev. 4.4 (1994), Section 11.4.3]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E208CEF" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71CB8BE8" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28C33074" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="0F4F2844" w14:textId="77777777" w:rsidTr="006C13F7">
+      <w:tr w:rsidR="00416261" w:rsidRPr="00A0149B" w14:paraId="0F4F2844" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BA0E4E0" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42438752" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Is the instrument calibrated according to manufacturer’s instructions? [EPA Method 200.7, Rev. 4.4 (1994), Section 11.4.4]</w:t>
+              <w:t xml:space="preserve">Is the instrument </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>calibrated</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> according to manufacturer’s instructions? [EPA Method 200.7, Rev. 4.4 (1994), Section 11.4.4]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D267F2A" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="32D2FF96" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>How many non-zero standards are used?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2823DA95" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="526FF9FA" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="526FF9FA" w14:textId="2A2E465D" w:rsidR="00E14D7E" w:rsidRDefault="0008371E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ANSWER:</w:t>
-[...4 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="00E14D7E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46794369" w14:textId="0A90072D" w:rsidR="00E14D7E" w:rsidRPr="00744B9A" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="351BEB69" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B22F3F0" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56F4FB07" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>The calibration line should consist of a minimum of a calibration blank and a high standard. Replicates of the blank and high standard provide an optimal distribution of calibration standards to minimize the confidence band for a straight line calibration in a response region with uniform variance.</w:t>
+              <w:t xml:space="preserve">The calibration line should consist of a minimum of a calibration blank and a high standard. Replicates of the blank and high standard provide an optimal distribution of calibration standards to minimize the confidence band for a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>straight line</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> calibration in a response region with uniform variance.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="4B8F35F1" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00416261" w:rsidRPr="00A0149B" w14:paraId="4B8F35F1" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AC881AE" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -15452,205 +15797,223 @@
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2923ED45" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00933A87" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is a peristaltic pump used to introduce all solutions to the nebulizer? [EPA Method 200.7, Rev. 4.4 (1994), Section 11.4.4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="625229AF" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05161291" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AD2FF0C" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="13F4B689" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00416261" w:rsidRPr="00A0149B" w14:paraId="13F4B689" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50153C6F" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59BC5F04" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00933A87" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Are all solutions aspirated for 30 seconds after reaching the plasma before beginning integration of the background corrected signal to accumulate data? [EPA Method 200.7, Rev. 4.4 (1994), Section 11.4.4]</w:t>
+              <w:t xml:space="preserve">Are all solutions aspirated for 30 seconds after reaching </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the plasma</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> before beginning integration of the background corrected signal to accumulate data? [EPA Method 200.7, Rev. 4.4 (1994), Section 11.4.4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A95FD7D" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="572A6080" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FC50244" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="7679CD02" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00416261" w:rsidRPr="00A0149B" w14:paraId="7679CD02" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E0B525A" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -15660,245 +16023,245 @@
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03632376" w14:textId="7A705387" w:rsidR="00E14D7E" w:rsidRPr="00933A87" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is the system flushed with a rinse blank for a minimum of 60 seconds between each standard? [EPA Method 200.7, Rev. 4.4 (1994), Section 11.4.4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D541467" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D9F5F2C" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16131E30" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00560E41" w14:paraId="19AEAC2A" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00560E41" w14:paraId="19AEAC2A" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39BAC10F" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C8D35B0" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PROCEDURE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Sample Analysis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60518796" w14:textId="75A6851A" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>LAB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32CB7FDA" w14:textId="2310ECF4" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SOP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43F4996C" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EXPLANATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="356C0524" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="356C0524" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D0F7842" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -15911,104 +16274,104 @@
           <w:p w14:paraId="3585743D" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00414BED" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Are samples analyzed in the same operational manner used in the calibration routine? [EPA Method 200.7, Rev. 4.4 (1994), Section 11.4.5]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BC91017" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B7B2A95" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F1D6301" w14:textId="352EAC9F" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="159F2C99" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="159F2C99" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="320EE63C" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -16021,104 +16384,104 @@
           <w:p w14:paraId="00A346EB" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="001C10BF" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If the sample is diluted, is the detection limit raised accordingly? [EPA Method 200.7, Rev. 4.4 (1994), Section 11.4.7]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12E464EA" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F0019AF" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21E62827" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="33382BF0" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="33382BF0" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19F0A456" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -16131,214 +16494,214 @@
           <w:p w14:paraId="3FDD41DF" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="001C10BF" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>For dissolved aqueous analytes, are the results reported directly from the instrument with allowance for sample dilution? [EPA Method 200.7, Rev. 4.4 (1994), Section 12.2]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2634DE8E" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="554ABF8E" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FA39FDA" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="281CF210" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="281CF210" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="709EDF2E" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19E4E345" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="001C10BF" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-[...14 lines deleted...]
-              <w:t>For total recoverable aqueous analytes, is the instrument result multiplied by the dilution factor of 0.5 when a 100 mL aliquot is used to produce the 50 mL final solution with allowance for sample dilution? [EPA Method 200.7, Rev. 4.4 (1994), Section 12.3]</w:t>
+          <w:p w14:paraId="19E4E345" w14:textId="18058981" w:rsidR="00E14D7E" w:rsidRPr="001C10BF" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>For total recoverable aqueous analytes, is the instrument result multiplied by the dilution factor of 0.5 when a 100 mL aliquot is used to produce the 50 mL final solution? [EPA Method 200.7, Rev. 4.4 (1994), Section 12.3]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CEF95C5" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E51A041" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C7D907D" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="796AEC1F" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="796AEC1F" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="797F23F4" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -16351,7221 +16714,8003 @@
           <w:p w14:paraId="1D93472C" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="001C10BF" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If a different volume is used for sample preparation, is the dilution factor adjusted properly? [EPA Method 200.7, Rev. 4.4 (1994), Section 12.3]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="361E1C75" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C367432" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="101464C7" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="6899EA5F" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="6899EA5F" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A193DCD" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1564D5FD" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00414BED" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-[...14 lines deleted...]
-              <w:t>For analytes with MDLs ≥0.01 mg/L, are results rounded to the nearest hundredth place and reported to three significant figures? [EPA Method 200.7, Rev. 4.4 (1994), Section 12.4]</w:t>
+          <w:p w14:paraId="1564D5FD" w14:textId="62516C86" w:rsidR="00E14D7E" w:rsidRPr="00414BED" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>For analytes with MDL ≥0.01 mg/L, are results rounded to the nearest hundredth place and reported to three significant figures? [EPA Method 200.7, Rev. 4.4 (1994), Section 12.4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58720FB1" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AD0EFC4" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="4951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C8AEC59" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="5DA78350" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="009A0B8F" w:rsidRPr="00A0149B" w14:paraId="58386758" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73C128C2" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="41DB861E" w14:textId="77777777" w:rsidR="009A0B8F" w:rsidRDefault="009A0B8F" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54458A0B" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00414BED" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-[...14 lines deleted...]
-              <w:t>For total recoverable analytes in solid samples, are the mg/L results rounded as above and reported to three significant figures as mg/kg dry-weight basis? [EPA Method 200.7, Rev. 4.4 (1994), Section 12.5]</w:t>
+          <w:p w14:paraId="1DB4F5F5" w14:textId="68BD4BEF" w:rsidR="009A0B8F" w:rsidRDefault="009A0B8F" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A0B8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For analytes with MDL &lt;0.01 mg/L, </w:t>
+            </w:r>
+            <w:r w:rsidR="00A06E3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">are results </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A0B8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>round</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE6DF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A0B8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to the </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF0E77">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nearest </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A0B8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>thousandth place and report</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF0E77">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A0B8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to three significant figures</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF0E77">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>? [EPA Method 200.7, Rev. 4.4 (1994), Section 12.4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0ACDB3AC" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="424C6F4D" w14:textId="77777777" w:rsidR="009A0B8F" w:rsidRPr="00A0149B" w:rsidRDefault="009A0B8F" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...144 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0956B8C3" w14:textId="77777777" w:rsidR="009A0B8F" w:rsidRPr="00A0149B" w:rsidRDefault="009A0B8F" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EFAD7DF" w14:textId="77777777" w:rsidR="009A0B8F" w:rsidRDefault="009A0B8F" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="1C419FF9" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="5DA78350" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...144 lines deleted...]
-          <w:p w14:paraId="05718853" w14:textId="7704F13D" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73C128C2" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F878DA6" w14:textId="1FB754B4" w:rsidR="00E14D7E" w:rsidRPr="00414BED" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-[...104 lines deleted...]
-              <w:t>EPA Method 200.7, Rev. 4.4 (1994), Section 9.2.4]</w:t>
+          <w:p w14:paraId="54458A0B" w14:textId="3FDE6296" w:rsidR="00E14D7E" w:rsidRPr="00414BED" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For total recoverable analytes in solid samples, are the mg/L results rounded as above </w:t>
+            </w:r>
+            <w:r w:rsidR="008249EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">prior to calculation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and reported to three significant </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>figures as</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mg/kg dry-weight basis? [EPA Method 200.7, Rev. 4.4 (1994), Section 12.5]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3E520DAB" w14:textId="0F47065C" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ACDB3AC" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...35 lines deleted...]
-              <w:t>Process a minimum of seven spiked samples and seven method blank samples through all steps of the method. The samples used for the MDL must be prepared in at least three batches on three separate calendar dates and analyzed on three separate calendar dates.</w:t>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="107281A3" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13E40DE1" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sample Conc. (mg/kg) = </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>C x V x D</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EF5250A" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dry-weight basis                    W</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D9AC23C" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="051A23DC" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>C= concentration in extract (mg/L)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56DE5AE7" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>V= volume of extract (L)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B5241A9" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>D= dilution factor (undiluted = 1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DADBFE6" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="005174D1" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>W=weight of sample aliquot extracted (g x 0.001 = kg)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="7E24ABD5" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="1C419FF9" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
-            <w:noWrap/>
-[...2 lines deleted...]
-          <w:p w14:paraId="16E5D3BC" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="290362CC" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:ind w:left="445"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4860" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01F2002F" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00414BED" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00560E41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QUALITY </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ASSURANCE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BFDB6E8" w14:textId="4839B69A" w:rsidR="00E14D7E" w:rsidRPr="000F719D" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>LAB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F5EC617" w14:textId="1175565C" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>SOP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41E228BD" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00560E41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>EXPLANATION</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00416261" w:rsidRPr="00A0149B" w14:paraId="350834FE" w14:textId="77777777" w:rsidTr="00D94430">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05718853" w14:textId="7704F13D" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09F89683" w14:textId="08FB2646" w:rsidR="00E14D7E" w:rsidRPr="00414BED" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="002C0353">
+          <w:p w14:paraId="6F878DA6" w14:textId="64C932ED" w:rsidR="00E14D7E" w:rsidRPr="00414BED" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D24E20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Is ongoing MDL data being collected quarterly?</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Has </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D24E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>n MDL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> been established for each element according to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E92D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>40 CFR 136 Appendix B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC1C1F">
+            <w:r w:rsidR="00B7290B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[40 CFR 136 Appendix B]</w:t>
+              <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0020337D">
+            <w:r w:rsidR="001D68EA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>Definiti</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF58A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">on and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A45017">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Procedure for the Determination of the Method Detection Limit, Rev. 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004143B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
-[...30 lines deleted...]
-              <w:t>) (a)]</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>EPA Method 200.7, Rev. 4.4 (1994), Section 9.2.4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="20B2D072" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E520DAB" w14:textId="0F47065C" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...28 lines deleted...]
-            <w:r w:rsidRPr="00FD4DF2">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE33668" w14:textId="32CBB4F0" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63AB1317" w14:textId="624E19EA" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00484C73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>During any quarter in which samples are being analyzed, prepare and analyze a minimum of two spiked samples on each instrument, in separate batches, using the same spiking concentration used in Section 2.</w:t>
+              <w:t>Process a minimum of seven spiked samples and seven method blank samples through all steps of the method. The samples used for the MDL must be prepared in at least three batches on three separate calendar dates and analyzed on three separate calendar dates.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="132F8757" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00416261" w:rsidRPr="00A0149B" w14:paraId="7E24ABD5" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FE104A9" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="16E5D3BC" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="567CB204" w14:textId="5238C00B" w:rsidR="00E14D7E" w:rsidRPr="00414BED" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-[...14 lines deleted...]
-              <w:t>Are MDL values verified at least every 13 months according to the ongoing MDL determination requirements and updated if necessary?</w:t>
+          <w:p w14:paraId="09F89683" w14:textId="500C32AF" w:rsidR="00E14D7E" w:rsidRPr="00414BED" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C0353">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Is ongoing MDL data being collected quarterly?</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EC1C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [Procedure for the Determination of the </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005E1358">
+              <w:t>[40 CFR 136 Appendix B</w:t>
+            </w:r>
+            <w:r w:rsidR="00B7290B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Method Detection Limit,</w:t>
+              <w:t xml:space="preserve"> -</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Rev. 2, (4) (a)]</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B7290B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Definition and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedure for the Determination of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0020337D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Method Detection Limit, Rev. 2,</w:t>
+            </w:r>
+            <w:r w:rsidR="00B7290B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (II)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0020337D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0020337D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>) (a)]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="08C62F81" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20B2D072" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...68 lines deleted...]
-              <w:t xml:space="preserve"> from the collected spiked samples and method blank results using the equations in Section 2.</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06F36961" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="431E580C" w14:textId="24E228AE" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD4DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>During any quarter in which samples are being analyzed, prepare and analyze a minimum of two spiked samples on each instrument, in separate batches, using the same spiking concentration used in Section 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="57C184BA" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00416261" w:rsidRPr="00A0149B" w14:paraId="132F8757" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2167D4AC" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="5FE104A9" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27568993" w14:textId="7658AD23" w:rsidR="00E14D7E" w:rsidRPr="00414BED" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-[...56 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="567CB204" w14:textId="1A305CAE" w:rsidR="00E14D7E" w:rsidRPr="00414BED" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Are MDL values verified at least every 13 months according to the ongoing MDL determination requirements and updated if necessary?</w:t>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="00EC1C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[40 CFR 136 Appendix B</w:t>
+            </w:r>
+            <w:r w:rsidR="00B7290B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00226D99">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- Definition and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedure for the Determination of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E1358">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Method Detection Limit,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Rev. 2, </w:t>
+            </w:r>
+            <w:r w:rsidR="00226D99">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(II)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (4) (a)]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3DE8A3FE" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08C62F81" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...92 lines deleted...]
-              <w:t>The second source standard is equivalent to the QCS in sections 7.12 and 9.2.3 of the method.</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3619187E" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BCD6F30" w14:textId="038030A6" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5368">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>At least once every thirteen months, re-calculate MDL</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D5368">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D5368">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>MDL</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D5368">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> from the collected spiked samples and method blank results using the equations in Section 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="78D45AC2" w14:textId="77777777" w:rsidTr="00085E48">
+      <w:tr w:rsidR="00416261" w:rsidRPr="00A0149B" w14:paraId="57C184BA" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="360DBC3F" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="2167D4AC" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F2EA181" w14:textId="35D2F683" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-[...42 lines deleted...]
-              <w:t>ANSWER:</w:t>
+          <w:p w14:paraId="27568993" w14:textId="4117084F" w:rsidR="00E14D7E" w:rsidRPr="00414BED" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Is a known second-source standard analyzed after initial calibration? [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B7899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15A NCAC </w:t>
+            </w:r>
+            <w:r w:rsidR="0074162F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B7899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2H .0805 (a) (7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (H) (ii) and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>EPA Method 200.7, Rev. 4.4 (1994), Section 9.2.3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="18651FAB" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DE8A3FE" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...34 lines deleted...]
-              <w:t>To verify the</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20E82E14" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62F10E91" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001321E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Laboratories shall analyze one known second source standard to verify the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00575B89">
-[...21 lines deleted...]
-              <w:t>nalyses of the QCS must be within ±5% of the stated values. If the</w:t>
+            <w:r w:rsidRPr="001321E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>accuracy of standard preparation if an initial calibration is performed and in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00575B89">
-[...69 lines deleted...]
-              <w:t>with on-going analyses.</w:t>
+            <w:r w:rsidRPr="001321E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>accordance with the referenced method requirements thereafter.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54C8B29B" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="063C70D6" w14:textId="223BA6AA" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The second source standard is equivalent to the QCS in sections 7.12 and 9.2.3 of the method.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="1476412C" w14:textId="77777777" w:rsidTr="00085E48">
+      <w:tr w:rsidR="00416261" w:rsidRPr="00A0149B" w14:paraId="78D45AC2" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05AAC5F5" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="360DBC3F" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="074FA53F" w14:textId="4C2687E5" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-[...50 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="7F2EA181" w14:textId="35D2F683" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>What is the acceptance criterion of the second source standard? [EPA Method 200.7, Rev. 4.4 (1994), Section 9.2.3]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AF6C747" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47FB8D36" w14:textId="72B32720" w:rsidR="00E14D7E" w:rsidRPr="00414BED" w:rsidRDefault="00BB6036" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED4478">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00A73C1E">
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="00E14D7E" w:rsidRPr="00ED4478">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ANSWER:</w:t>
-[...37 lines deleted...]
-            </w:pPr>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="529C77A2" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18651FAB" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...35 lines deleted...]
-              <w:t>If the calibration standard cannot be verified, performance of the determinative step of the method is unacceptable. The source of the problem must be identified and corrected before either proceeding on with the initial determination of method detection limits or continuing with on-going analyses.</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A7CAECC" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C4AB37C" w14:textId="57431DD8" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00575B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>To verify the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00575B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>calibration standards the determined mean concentrations from three</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00575B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>nalyses of the QCS must be within ±5% of the stated values. If the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00575B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>calibration standard cannot be verified, performance of the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00575B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>determinative step of the method is unacceptable. The source of the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00575B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>problem must be identified and corrected before either proceeding on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00575B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>with the initial determination of method detection limits or continuing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00575B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>with on-going analyses.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="116E68AF" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00416261" w:rsidRPr="00A0149B" w14:paraId="1476412C" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17AF0024" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="05AAC5F5" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FA51FAC" w14:textId="3FF352D1" w:rsidR="00E14D7E" w:rsidRPr="00414BED" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="074FA53F" w14:textId="4C2687E5" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Is a lower reporting limit standard analyzed or back-calculated with each analysis? [</w:t>
-[...67 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Laboratories shall analyze or back-calculate a standard at the same concentration as the lowest reporting concentration each day samples are analyzed.</w:t>
+              <w:t>What corrective action does the laboratory take if the second source standard does not meet the acceptance criterion?</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B5A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[EPA Method 200.7, Rev. 4.4 (1994), Section 9.2.3]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15831B49" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61BA783D" w14:textId="53F95A63" w:rsidR="00E14D7E" w:rsidRDefault="00BB6036" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="00E14D7E" w:rsidRPr="00A73C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49A3A941" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26A10E70" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0378F6B0" w14:textId="4BCE4662" w:rsidR="00E14D7E" w:rsidRPr="00414BED" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="529C77A2" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57A65672" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A5E7332" w14:textId="307B7DF4" w:rsidR="00E14D7E" w:rsidRPr="004F71D8" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>If the calibration standard cannot be verified, performance of the determinative step of the method is unacceptable. The source of the problem must be identified and corrected before either proceeding on with the initial determination of method detection limits or continuing with on-going analyses.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="40072EBD" w14:textId="77777777" w:rsidTr="00085E48">
+      <w:tr w:rsidR="00416261" w:rsidRPr="00A0149B" w14:paraId="116E68AF" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53B2CC94" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="008C0C53" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="17AF0024" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA51FAC" w14:textId="37700645" w:rsidR="00E14D7E" w:rsidRPr="00414BED" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">What is the acceptance criterion for the lower reporting limit standard? </w:t>
-[...65 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Is a lower reporting limit standard analyzed or </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>back-calculated</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with each analysis? [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009468AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15A NCAC </w:t>
+            </w:r>
+            <w:r w:rsidR="0074162F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009468AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2H .0805 (a) (7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (H)]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...8 lines deleted...]
-                <w:b/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CBCE4F8" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...36 lines deleted...]
-              <w:t>Unless specified by the method or this Rule, each laboratory shall establish performance acceptance criteria for all quality control analyses.</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25A8F5FB" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DF169A3" w14:textId="74BCDFF5" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Laboratories shall analyze or back-calculate a standard at the same concentration as the lowest reporting concentration each day samples are analyzed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="15E3DD1A" w14:textId="77777777" w:rsidTr="00085E48">
+      <w:tr w:rsidR="00B9285D" w:rsidRPr="00A0149B" w14:paraId="40072EBD" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E98D6E2" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="008C0C53" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="53B2CC94" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="008C0C53" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...5 lines deleted...]
-              <w:jc w:val="both"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BF27467" w14:textId="63246AB6" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...75 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t xml:space="preserve">What is the acceptance criterion for the lower reporting limit standard? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0145D97F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[15A NCAC </w:t>
+            </w:r>
+            <w:r w:rsidR="0074162F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0145D97F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2H .0805 (a) (7) (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0145D97F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F6881CA" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0747EB4B" w14:textId="5D90271A" w:rsidR="00E14D7E" w:rsidRDefault="00BB6036" w:rsidP="00E14D7E">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A73C1E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ANSWER:</w:t>
-[...6 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="00E14D7E" w:rsidRPr="00A73C1E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D5F1CCA" w14:textId="14BEF279" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14E02EC1" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...52 lines deleted...]
-              <w:t>Recalibrate/re-verify the curve.</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="776E4C85" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D7A832D" w14:textId="6D1A459B" w:rsidR="00E14D7E" w:rsidRPr="00560E41" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F72A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Unless specified by the method or this Rule, each laboratory shall establish performance acceptance criteria for all quality control analyses.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="3936FE39" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00416261" w:rsidRPr="00A0149B" w14:paraId="15E3DD1A" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EBE1B56" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="6E98D6E2" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="008C0C53" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E2B82A4" w14:textId="2D0C3DCB" w:rsidR="00E14D7E" w:rsidRPr="001C10BF" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="23ED2F57" w14:textId="3708C693" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Is</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00167223">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> at least one</w:t>
+              <w:t>What corrective action does the laboratory take if the lower reporting limit standard does not meet the acceptance criterion?</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00167223">
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B7899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>L</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">15A NCAC </w:t>
+            </w:r>
+            <w:r w:rsidR="0074162F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">aboratory </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00167223">
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B7899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>R</w:t>
+              <w:t>2H .0805 (a) (7) (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">eagent </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00167223">
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B7899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>B</w:t>
+              <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>lank (</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00167223">
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D3DE2F6" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>LRB</w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A38E6B6" w14:textId="00C014E4" w:rsidR="00E14D7E" w:rsidRDefault="00BB6036" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="00E14D7E" w:rsidRPr="00A73C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63F7AACF" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F60A71C" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...62 lines deleted...]
-            </w:r>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78788E37" w14:textId="7C68D72F" w:rsidR="00E14D7E" w:rsidRPr="001C10BF" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="763FA398" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43F4C665" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...90 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="206BF89F" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29F7A3D5" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB4C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If quality control results fall outside established limits or show an analytical problem, the laboratory shall identify the Root Cause of the failure. The problem shall be resolved through corrective action, the corrective action process </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB4C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>documented, and any samples involved shall be reanalyzed, if possible.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="692D9CC3" w14:textId="1C54E0DF" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Recalibrate/re-verify the curve.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="299355A1" w14:textId="77777777" w:rsidTr="00085E48">
+      <w:tr w:rsidR="00416261" w:rsidRPr="00A0149B" w14:paraId="3936FE39" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F0FAF0F" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="2EBE1B56" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="312C8AE3" w14:textId="263C97AE" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-            <w:pPr>
+          <w:p w14:paraId="4E2B82A4" w14:textId="3DFAC1EA" w:rsidR="00E14D7E" w:rsidRPr="001C10BF" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">What is the acceptance criterion of the LRB? </w:t>
-[...70 lines deleted...]
-              <w:t>ANSWER:</w:t>
+              <w:t>Is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167223">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at least one</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167223">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">aboratory </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167223">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eagent </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167223">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>lank (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167223">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>LRB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167223">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">analyzed </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167223">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>with each batch of 20 or fewer samples of the same</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167223">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>matrix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[EPA Method 200.7, Rev. 4.4 (1994), Section 9.3.1]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7A3CD178" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="763FA398" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...34 lines deleted...]
-              <w:t>Rule: The concentration of reagent, method, and calibration blanks shall not exceed 50 percent of the lowest reporting concentration or as otherwise specified by the reference method.</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0273EC25" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3436E68A" w14:textId="1B0CA1A8" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00975BC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The laboratory must analyze at least</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...84 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00975BC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>one LRB (Section 7.10.2) with each batch of 20 or fewer samples of the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00975BC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>same matrix. LRB data are used to assess contamination from the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00975BC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>laboratory environment.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A0149B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="6194D9FE" w14:textId="77777777" w:rsidTr="00085E48">
+      <w:tr w:rsidR="00416261" w:rsidRPr="00A0149B" w14:paraId="299355A1" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F4C0ED8" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="5F0FAF0F" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70375CA6" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-[...3 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="312C8AE3" w14:textId="6222DA00" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...15 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:t xml:space="preserve">What is the acceptance criterion of the LRB? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:r w:rsidRPr="005B7899">
-[...53 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r w:rsidRPr="00AD4F1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15A NCAC </w:t>
+            </w:r>
+            <w:r w:rsidR="0074162F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD4F1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2H .0805 (a) (7) (H) (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD4F1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD4F1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>) or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EPA Method 200.7, Rev. 4.4 (1994), Section 9.3.1]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14D8E34F" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77BBC9E2" w14:textId="01577697" w:rsidR="00E14D7E" w:rsidRPr="001C10BF" w:rsidRDefault="00BB6036" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D308A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00A73C1E">
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="00E14D7E" w:rsidRPr="008D308A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ANSWER:</w:t>
-[...37 lines deleted...]
-            </w:pPr>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3060CAB8" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A3CD178" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...82 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A3CD7DE" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="243E3251" w14:textId="44CD46CD" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD4F1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Rule: The concentration of reagent, method, and calibration blanks shall not exceed 50 percent of the lowest reporting concentration or as otherwise specified by the reference method.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F0CD091" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05A6F840" w14:textId="248B26E1" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Method:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D5640">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Must not </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">exceed </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D5640">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10% or more of the analyte level determined for a sample or 2.2 times the analyte MDL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D5640">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> whichever is greater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B320915" w14:textId="07C83860" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="27FB9E84" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00416261" w:rsidRPr="00A0149B" w14:paraId="6194D9FE" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D4A8E29" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="6F4C0ED8" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="403CA7EA" w14:textId="1999B982" w:rsidR="00E14D7E" w:rsidRPr="001C10BF" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="70375CA6" w14:textId="565A8EC5" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Is at least one Laboratory Fortified Blank (LFB) analyzed with each batch of samples? </w:t>
-[...8 lines deleted...]
-            </w:r>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>What corrective action does the laboratory take if the LRB does not meet the acceptance criterion?</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B7899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15A NCAC </w:t>
+            </w:r>
+            <w:r w:rsidR="0074162F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B7899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2H .0805 (a) (7) (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B7899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16EA404C" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33B15DFB" w14:textId="1286F4CF" w:rsidR="00E14D7E" w:rsidRDefault="00BB6036" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="00E14D7E" w:rsidRPr="00A73C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="366F2CC4" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62153916" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53E26C47" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="001C10BF" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7202A0DC" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3060CAB8" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...226 lines deleted...]
-              <w:t>as the samples including sample digestion, when applicable.</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C4DB00A" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="633BF1AF" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB4C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>If quality control results fall outside established limits or show an analytical problem, the laboratory shall identify the Root Cause of the failure. The problem shall be resolved through corrective action, the corrective action process documented, and any samples involved shall be reanalyzed, if possible.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A468BA7" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Recalibrate/re-verify the curve.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35755787" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B673625" w14:textId="31F7D55C" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D16813">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>LRB values that exceed the MDL indicate laboratory or reagent contamination should be suspected. When LRB values constitute 10% or more of the analyte level determined for a sample or is 2.2 times the analyte MDL whichever is greater, fresh aliquots of the samples must be prepared and analyzed again for the affected analytes after the source of contamination has been corrected and acceptable LRB values have been obtained.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="5B74A055" w14:textId="77777777" w:rsidTr="00085E48">
+      <w:tr w:rsidR="00416261" w:rsidRPr="00A0149B" w14:paraId="27FB9E84" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C63B1D0" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="4D4A8E29" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E3E0A15" w14:textId="4041A8D7" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="403CA7EA" w14:textId="1999B982" w:rsidR="00E14D7E" w:rsidRPr="001C10BF" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">What is the acceptance criterion of the LFB? </w:t>
+              <w:t xml:space="preserve">Is at least one Laboratory Fortified Blank (LFB) analyzed with each batch of samples? </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[EPA Method 200.7, Rev. 4.4 (1994), Section 9.3.2]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D15AE6E" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-[...40 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="162CC6B2" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7202A0DC" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="03E3F683" w14:textId="31D21BBB" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69E2047E" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED33742" w14:textId="506730BD" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00603AD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>If the recovery of any analyte falls outside the required control limits of</w:t>
+              <w:t>The laboratory must analyze at least</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00603AD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>85-115%, that analyte is judged out of control, and the source of the</w:t>
+              <w:t>one LFB (Section 7.10.3) with each batch of samples.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00603AD4">
-[...5 lines deleted...]
-              <w:t>problem should be identified and resolved before continuing analyses.</w:t>
+            <w:r w:rsidRPr="00C756AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The laboratory fortified blank (LFB) is prepared by fortifying an aliquot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C756AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>of the laboratory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C756AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reagent blank with all analytes to a suitable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C756AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>concentration using the following</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C756AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ecommended criteria: Ag </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>≤</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C756AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C756AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mg/L, K </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>≥</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C756AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5.0 mg/L and all other analytes 0.2 mg/L or a concentration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C756AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>approximately 100 times their respective MDL, whichever is greater.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C756AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The LFB must be </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C756AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>carried</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C756AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> through the same entire preparation scheme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C756AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>as the samples including sample digestion, when applicable.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="75C0EFC1" w14:textId="77777777" w:rsidTr="00085E48">
+      <w:tr w:rsidR="00416261" w:rsidRPr="00A0149B" w14:paraId="5B74A055" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B75529A" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="3C63B1D0" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E3C35F8" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-[...3 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="3E3E0A15" w14:textId="4041A8D7" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...74 lines deleted...]
-              <w:ind w:right="36"/>
+              <w:t xml:space="preserve">What is the acceptance criterion of the LFB? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[EPA Method 200.7, Rev. 4.4 (1994), Section 9.3.2]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D15AE6E" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73D193E4" w14:textId="4699355F" w:rsidR="00E14D7E" w:rsidRDefault="00BB6036" w:rsidP="00E14D7E">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A73C1E">
+            <w:r w:rsidRPr="008D308A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ANSWER:</w:t>
-[...6 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="00E14D7E" w:rsidRPr="008D308A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...14 lines deleted...]
-          <w:p w14:paraId="3EEEB9CF" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="001C10BF" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57A954F3" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="001C10BF" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="675B0833" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="162CC6B2" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...52 lines deleted...]
-              <w:t>Recalibrate/re-verify the curve.</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ECF5B07" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03E3F683" w14:textId="31D21BBB" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603AD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>If the recovery of any analyte falls outside the required control limits of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00603AD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>85-115%, that analyte is judged out of control, and the source of the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00603AD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>problem should be identified and resolved before continuing analyses.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="1207CA85" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00416261" w:rsidRPr="00A0149B" w14:paraId="75C0EFC1" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C3D4F3B" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="5B75529A" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17154DDF" w14:textId="1DCC7A4E" w:rsidR="00E14D7E" w:rsidRPr="001C10BF" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00A27711">
+          <w:p w14:paraId="4E3C35F8" w14:textId="03FF28E7" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>To verify calibration</w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A27711">
+              <w:t>What corrective action does the laboratory take if the LFB does not meet the acceptance criterion?</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B7899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>are</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A27711">
+              <w:t xml:space="preserve">15A NCAC </w:t>
+            </w:r>
+            <w:r w:rsidR="0074162F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the calibration</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B7899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A27711">
+              <w:t>2H .0805 (a) (7) (</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">blank and </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B7899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">a </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A27711">
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">calibration standard </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76EF3E43" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">analyzed </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A27711">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53348201" w14:textId="54816EC3" w:rsidR="00E14D7E" w:rsidRDefault="00BB6036" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="00E14D7E" w:rsidRPr="00A73C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="206C4F56" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="762C4A17" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>immediately</w:t>
-[...53 lines deleted...]
-            </w:r>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EEEB9CF" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="001C10BF" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="275929C6" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="675B0833" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...98 lines deleted...]
-              <w:t>sample run.</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A5669BD" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C2348DF" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB4C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>If quality control results fall outside established limits or show an analytical problem, the laboratory shall identify the Root Cause of the failure. The problem shall be resolved through corrective action, the corrective action process documented, and any samples involved shall be reanalyzed, if possible.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50235000" w14:textId="10AF57E0" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Recalibrate/re-verify the curve.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="04CC67F3" w14:textId="77777777" w:rsidTr="00085E48">
+      <w:tr w:rsidR="00416261" w:rsidRPr="00A0149B" w14:paraId="1207CA85" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FCD302E" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="3C3D4F3B" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AD90359" w14:textId="1A9E160F" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-[...5 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="17154DDF" w14:textId="4224FA55" w:rsidR="00E14D7E" w:rsidRPr="001C10BF" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A27711">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>To verify calibration</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>What is the acceptance criterion of the calibration blank? [</w:t>
-[...27 lines deleted...]
-            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A27711">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>]</w:t>
-[...8 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t>are</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A27711">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00257686">
+              <w:t xml:space="preserve"> the calibration</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ANSWER:</w:t>
-[...8 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A27711">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">blank and </w:t>
+            </w:r>
+            <w:r w:rsidR="00876121">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">instrument performance check (IPC) </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00876121">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>solution</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A27711">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">analyzed </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A27711">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>immediately</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A27711">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>following each calibration routine, after every ten analyses and at the end</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A27711">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>of the sample run</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[EPA Method 200.7, Rev. 4.4 (1994), Section 9.3.4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="52ADF8AC" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="275929C6" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...62 lines deleted...]
-              <w:t>Analysis of the calibration blank should always be &lt; the analyte IDL, but greater than the lower 3-sigma control limit of the calibration blank.</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22A44887" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="137F3458" w14:textId="3423095C" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A7B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>For all determinations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A7B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the laboratory must analyze the IPC solution (Section 7.11) and a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A7B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>calibration blank immediately following daily calibration, after every</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A7B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10th sample (or more frequently, if required) and at the end of the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A7B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>sample run.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="48829551" w14:textId="77777777" w:rsidTr="00085E48">
+      <w:tr w:rsidR="00416261" w:rsidRPr="00A0149B" w14:paraId="04CC67F3" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7904AE43" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="4FCD302E" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4581C4BB" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-            <w:pPr>
+          <w:p w14:paraId="3AD90359" w14:textId="0E9BF14B" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-720"/>
+              </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:ind w:right="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>What corrective action does the laboratory take if the calibration blank does not meet the acceptance criterion?</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>What is the acceptance criterion of the calibration blank? [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E1594E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15A NCAC </w:t>
+            </w:r>
+            <w:r w:rsidR="0074162F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E1594E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2H .0805 (a) (7) (H) (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E1594E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E1594E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>) or EPA Method 200.7, Rev. 4.4 (1994), Section 9.3.4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005B7899">
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32624839" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-720"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>15A NCAC 2H .0805 (a) (7) (</w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F7972D8" w14:textId="478F7303" w:rsidR="00E14D7E" w:rsidRDefault="00BB6036" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-720"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:spacing w:val="-2"/>
-[...43 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00257686">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="00E14D7E" w:rsidRPr="00257686">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-            <w:pPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7137B4E3" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-720"/>
+              </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:ind w:right="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="439E38F9" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="001C10BF" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="0DBE2569" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="001C10BF" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="27FC9362" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52ADF8AC" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...52 lines deleted...]
-              <w:t>Recalibrate/re-verify the curve.</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7729BBEB" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B0B0FE7" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="0002521A" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0002521A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The concentration of reagent, method, and calibration blanks shall not exceed 50 percent of the lowest reporting concentration or as otherwise specified by the reference method.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A2923B8" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="0002521A" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="171B139F" w14:textId="3FA14D8E" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0002521A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Analysis of the calibration blank should always be &lt; the analyte IDL, but greater than the lower 3-sigma control limit of the calibration blank.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="7B717DA7" w14:textId="77777777" w:rsidTr="00085E48">
+      <w:tr w:rsidR="00416261" w:rsidRPr="00A0149B" w14:paraId="48829551" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28DD7D88" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="7904AE43" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67B54280" w14:textId="7D7AFD5B" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-[...3 lines deleted...]
-              </w:tabs>
+          <w:p w14:paraId="4581C4BB" w14:textId="208654B9" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
               <w:suppressAutoHyphens/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-            <w:r>
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">What is the acceptance criterion of the calibration standard? </w:t>
-[...8 lines deleted...]
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>What corrective action does the laboratory take if the calibration blank does not meet the acceptance criterion?</w:t>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...4 lines deleted...]
-              </w:tabs>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B7899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15A NCAC </w:t>
+            </w:r>
+            <w:r w:rsidR="0074162F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B7899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2H .0805 (a) (7) (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B7899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E651B32" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
               <w:suppressAutoHyphens/>
-              <w:jc w:val="both"/>
-[...16 lines deleted...]
-            <w:r w:rsidRPr="008D308A">
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27D10344" w14:textId="20DB8F44" w:rsidR="00E14D7E" w:rsidRDefault="00BB6036" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ANSWER:</w:t>
-            </w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="00E14D7E" w:rsidRPr="00A73C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="187700BA" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28639BD0" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="439E38F9" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="001C10BF" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="41910847" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27FC9362" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...38 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FAED1CC" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10B3459F" w14:textId="105D55E7" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB4C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>If quality control results fall outside established limits or show an analytical problem, the laboratory shall identify the Root Cause of the failure. The problem shall be resolved through corrective action, the corrective action process documented, and any samples involved shall be reanalyzed, if possible.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00097168">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">calibration. </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Recalibrate/re-verify the curve.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="0688BEA0" w14:textId="77777777" w:rsidTr="00085E48">
+      <w:tr w:rsidR="00416261" w:rsidRPr="00A0149B" w14:paraId="7B717DA7" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DB84F33" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="28DD7D88" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F062DC7" w14:textId="7AE25B43" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-            <w:pPr>
+          <w:p w14:paraId="67B54280" w14:textId="592AD534" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-720"/>
+              </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:ind w:right="36"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t xml:space="preserve">What is the acceptance criterion of the </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC68FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>What corrective action does the laboratory take if the calibration standard does not meet the acceptance criterion?</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>IPC</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...7 lines deleted...]
-              <w:t>EPA Method 200.7, Rev. 4.4 (1994), Section 9.3.4</w:t>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[EPA Method 200.7, Rev. 4.4 (1994), Section 9.3.4]</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>]</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FC5228F" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-720"/>
+              </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:ind w:right="36"/>
-[...13 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="542599FB" w14:textId="20D33B0E" w:rsidR="00E14D7E" w:rsidRPr="001C10BF" w:rsidRDefault="00BB6036" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D308A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00A73C1E">
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="00E14D7E" w:rsidRPr="008D308A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ANSWER:</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="40CBE88D" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41910847" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="03D11113" w14:textId="1CA0E7D6" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73F75A51" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7350BD0C" w14:textId="4B9434A0" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097168">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>If the calibration cannot be verified within the specified</w:t>
+              <w:t>Analysis of the IPC solution immediately following</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00097168">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>limits, reanalyze either or both the IPC solution and the calibration</w:t>
+              <w:t>calibration must verify that the instrument is within ±5% of calibration</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00097168">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>blank. If the second analysis of the IPC solution or the calibration</w:t>
+              <w:t xml:space="preserve">with a relative standard deviation &lt;3% from replicate integrations </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>≥</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00097168">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00097168">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>blank confirm calibration to be outside the limits, sample analysis must</w:t>
+              <w:t>Subsequent analyses of the IPC solution must be within ±10% of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00097168">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>be discontinued, the cause determined, corrected and/or the instrument</w:t>
-[...47 lines deleted...]
-              <w:t>solution must be kept on file with the sample analyses data.</w:t>
+              <w:t xml:space="preserve">calibration. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="22EA4C78" w14:textId="77777777" w:rsidTr="009F36AB">
+      <w:tr w:rsidR="00416261" w:rsidRPr="00A0149B" w14:paraId="0688BEA0" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="232C40E7" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="0DB84F33" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73C292E4" w14:textId="1267E148" w:rsidR="00E14D7E" w:rsidRPr="001C10BF" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2F062DC7" w14:textId="7AE25B43" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Is a Laboratory Fortified Matrix (LFM) analyzed at a minimum frequency of 10% of samples? </w:t>
-[...8 lines deleted...]
-            </w:r>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>What corrective action does the laboratory take if the calibration standard does not meet the acceptance criterion?</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>EPA Method 200.7, Rev. 4.4 (1994), Section 9.3.4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B16F879" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B46F0E1" w14:textId="0A88A863" w:rsidR="00E14D7E" w:rsidRDefault="00BB6036" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="00E14D7E" w:rsidRPr="00A73C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72C31364" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="001C10BF" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0A8A1EC8" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40CBE88D" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...34 lines deleted...]
-              <w:t>The laboratory must add a known amount of each analyte to a</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69A54190" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03D11113" w14:textId="1CA0E7D6" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00097168">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>If the calibration cannot be verified within the specified</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00123A51">
-[...5 lines deleted...]
-              <w:t>minimum of 10% of the routine samples. In each case the LFM aliquot</w:t>
+            <w:r w:rsidRPr="00097168">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>limits, reanalyze either or both the IPC solution and the calibration</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00123A51">
-[...5 lines deleted...]
-              <w:t>must be a duplicate of the aliquot used for sample analysis and for</w:t>
+            <w:r w:rsidRPr="00097168">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>blank. If the second analysis of the IPC solution or the calibration</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00123A51">
-[...5 lines deleted...]
-              <w:t>total recoverable determinations added prior to sample preparation.</w:t>
+            <w:r w:rsidRPr="00097168">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>blank confirm calibration to be outside the limits, sample analysis must</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00123A51">
-[...5 lines deleted...]
-              <w:t>For water samples, the added analyte concentration must be the same</w:t>
+            <w:r w:rsidRPr="00097168">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>be discontinued, the cause determined, corrected and/or the instrument</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00123A51">
-[...5 lines deleted...]
-              <w:t>as that used in the laboratory fortified blank (Section 7.10.3). For solid</w:t>
+            <w:r w:rsidRPr="00097168">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>recalibrated. All samples following the last acceptable IPC solution</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00123A51">
-[...5 lines deleted...]
-              <w:t>samples, however, the concentration added should be expressed as</w:t>
+            <w:r w:rsidRPr="00097168">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>must be reanalyzed. The analysis data of the calibration blank and IPC</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00123A51">
-[...69 lines deleted...]
-              <w:t>routine sample sources should be fortified.</w:t>
+            <w:r w:rsidRPr="00097168">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>solution must be kept on file with the sample analyses data.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="71B75932" w14:textId="77777777" w:rsidTr="00085E48">
+      <w:tr w:rsidR="00416261" w:rsidRPr="00A0149B" w14:paraId="22EA4C78" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53D29057" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="232C40E7" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32B8E5FF" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="73C292E4" w14:textId="1267E148" w:rsidR="00E14D7E" w:rsidRPr="001C10BF" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...83 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Is a Laboratory Fortified Matrix (LFM) analyzed at a minimum frequency of 10% of samples? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[EPA Method 200.7, Rev. 4.4 (1994), Section 9.4.2]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0307E97E" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A8A1EC8" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Volume of spiking solution must not exceed 5% of total volume. </w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FCB8C23" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ECBFE5E" w14:textId="06ECD268" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00123A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The laboratory must add a known amount of each analyte to a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00123A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>minimum of 10% of the routine samples. In each case the LFM aliquot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00123A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>must be a duplicate of the aliquot used for sample analysis and for</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00123A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>total recoverable determinations added prior to sample preparation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00123A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>For water samples, the added analyte concentration must be the same</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00123A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>as that used in the laboratory fortified blank (Section 7.10.3). For solid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00123A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>samples, however, the concentration added should be expressed as</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00123A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mg/kg and is calculated for a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00123A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>one gram</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00123A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aliquot by multiplying the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00123A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>added analyte concentration (mg/L) in solution by the conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00123A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>factor 100 (mg/L x 0.1L/0.001kg = 100, Section 12.5). (For notes on Ag,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00123A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ba, and Sn see Sections 1.7 and 1.8.) Over time, samples from all</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00123A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>routine sample sources should be fortified.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="15DA39AA" w14:textId="77777777" w:rsidTr="00887C4D">
+      <w:tr w:rsidR="00416261" w:rsidRPr="00A0149B" w14:paraId="71B75932" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B9E4E9F" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="53D29057" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="433B06E6" w14:textId="579AFC45" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="32B8E5FF" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...60 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>How is the LFM prepared? [NC WW/GW LCB Matrix Policy and Technical Assistance]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EE726E6" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19FD330E" w14:textId="4945FB49" w:rsidR="00E14D7E" w:rsidRPr="000528C5" w:rsidRDefault="00BB6036" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000528C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>nswer</w:t>
+            </w:r>
+            <w:r w:rsidR="00E14D7E" w:rsidRPr="000528C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="056C8AEB" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FF848A6" w14:textId="219C54C3" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4A8476ED" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0307E97E" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...58 lines deleted...]
-              <w:t>he total sample volume, the sample concentration must be adjusted by calculation.</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61952A70" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3289F637" w14:textId="70D33E27" w:rsidR="00E14D7E" w:rsidRPr="00123A51" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Volume of spiking solution must not exceed 5% of total volume. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="454CC5F3" w14:textId="77777777" w:rsidTr="00085E48">
+      <w:tr w:rsidR="00416261" w:rsidRPr="00A0149B" w14:paraId="15DA39AA" w14:textId="77777777" w:rsidTr="009F16A0">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61A5F660" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="3B9E4E9F" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59E453B3" w14:textId="024AC540" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-[...75 lines deleted...]
-              <w:t>ANSWER:</w:t>
+          <w:p w14:paraId="433B06E6" w14:textId="2B1FC955" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002370C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">volume of spike solution added to the sample </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>is greater than 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002370C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>% of the total volume</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>, is the recovery calculation adjusted</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002370C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>? [NC WW/GW LC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidR="009F16A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Matrix Spiking</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002370C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Policy]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3D091752" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A8476ED" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...190 lines deleted...]
-              <w:t>NC rule requires acceptance criterion to be established.</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56D345FA" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02306689" w14:textId="182E854A" w:rsidR="00E14D7E" w:rsidRPr="00123A51" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A4A4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">It is preferable that the spike solution constitutes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>&lt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A4A4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1% of the total MS volume so that the MS can be considered a whole volume sample with no adjustment (i.e., volume correction) by calculation necessary. If the spike solution volume constitutes &gt;1% of t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A4A4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>he total sample volume, the sample concentration must be adjusted by calculation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="7CE078FA" w14:textId="77777777" w:rsidTr="004A5F36">
+      <w:tr w:rsidR="00416261" w:rsidRPr="00A0149B" w14:paraId="454CC5F3" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D52C289" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="61A5F660" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AFDD1A4" w14:textId="519A1570" w:rsidR="00E14D7E" w:rsidRPr="001C10BF" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-[...38 lines deleted...]
-              <w:t xml:space="preserve"> [15A NCAC 2H .0805 (a) (7) (C)]</w:t>
+          <w:p w14:paraId="59E453B3" w14:textId="61F1805A" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>What is the acceptance criterion of the LFM? [EPA Method 200.7, Rev. 4.4 (1994), Section 9.4.3]</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D1992">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[15A NCAC </w:t>
+            </w:r>
+            <w:r w:rsidR="0074162F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D1992">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2H .0805 (a) (7) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(A)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D1992">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="276BCFE6" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36E9A91A" w14:textId="67DB1E31" w:rsidR="00E14D7E" w:rsidRPr="001C10BF" w:rsidRDefault="00BB6036" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D308A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="00E14D7E" w:rsidRPr="008D308A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5660728B" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D091752" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...51 lines deleted...]
-              <w:t>Analysis of a LFM duplicate may also fulfill this requirement.</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20D08C91" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A3389EA" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00123A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Calculate the percent recovery for each</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00123A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>analyte,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00123A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>corrected</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00123A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00123A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>background concentrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00123A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>easured in the unfortified sample, and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00123A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>compare these values to the designated LFM recovery range of 70-130%</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00123A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or a 3-sigma recovery range calculated from the regression equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00123A51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">given in Table 9. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65C0215D" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BAD601A" w14:textId="4218EFD5" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>NC rule requires acceptance criterion to be established.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="37CDEB3F" w14:textId="77777777" w:rsidTr="00085E48">
+      <w:tr w:rsidR="00416261" w:rsidRPr="00A0149B" w14:paraId="7CE078FA" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A8E11DF" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="2D52C289" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A7AA598" w14:textId="1D516B26" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-[...84 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5AFDD1A4" w14:textId="651AAC61" w:rsidR="00E14D7E" w:rsidRPr="001C10BF" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00800347">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are 5% of the samples </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>analyzed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00800347">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in duplicate?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [15A NCAC </w:t>
+            </w:r>
+            <w:r w:rsidR="0074162F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2H .0805 (a) (7) (C)]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="72665E4C" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5660728B" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...45 lines deleted...]
-          <w:p w14:paraId="194644E6" w14:textId="4A64DB40" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D1722E6" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F3545C7" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Except where otherwise specified in an analytical method, laboratories shall analyze five percent of all samples in duplicate to document precision. Laboratories analyzing fewer than 20 samples per month shall analyze one duplicate during each month that samples are analyzed.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BA2BAAF" w14:textId="59C29FD5" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="46B22216">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limits </w:t>
-[...23 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Analysis of a LFM duplicate may also fulfill this requirement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="0182A935" w14:textId="77777777" w:rsidTr="00085E48">
+      <w:tr w:rsidR="00416261" w:rsidRPr="00A0149B" w14:paraId="37CDEB3F" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71C6927F" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="4A8E11DF" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30A26277" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-            <w:pPr>
+          <w:p w14:paraId="1A7AA598" w14:textId="23D1CC4F" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-720"/>
+              </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:ind w:right="36"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...59 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve">What is the duplicate acceptance criterion? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[15A NCAC </w:t>
+            </w:r>
+            <w:r w:rsidR="0074162F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2H .0805 (a) (7) (A)]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E2F6B51" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-720"/>
+              </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:ind w:right="36"/>
-[...12 lines deleted...]
-              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67AF2C8E" w14:textId="73267416" w:rsidR="00E14D7E" w:rsidRDefault="00BB6036" w:rsidP="00E14D7E">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A73C1E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ANSWER:</w:t>
-[...6 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="00E14D7E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...19 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BC71E39" w14:textId="77777777" w:rsidR="00BB56E6" w:rsidRDefault="00BB56E6" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47506603" w14:textId="464D3A6C" w:rsidR="00BB56E6" w:rsidRPr="001C10BF" w:rsidRDefault="00BB56E6" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="109FE7CF" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72665E4C" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...35 lines deleted...]
-              <w:t>If quality control results fall outside established limits or show an analytical problem, the laboratory shall identify the Root Cause of the failure. The problem shall be resolved through corrective action, the corrective action process documented, and any samples involved shall be reanalyzed, if possible.</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C3C8850" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08007442" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82931">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Unless specified by the method or this Rule, each laboratory shall establish performance acceptance criteria for all quality control analyses.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1478B4F0" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="194644E6" w14:textId="4A64DB40" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="46B22216">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Limits </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">must be </w:t>
+            </w:r>
+            <w:r w:rsidRPr="46B22216">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>set by the laboratory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="6199DCF3" w14:textId="77777777" w:rsidTr="00EA42C1">
+      <w:tr w:rsidR="00416261" w:rsidRPr="00A0149B" w14:paraId="0182A935" w14:textId="77777777" w:rsidTr="00D94430">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CA20B88" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+          <w:p w14:paraId="71C6927F" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CB0F5C8" w14:textId="0AF3D16F" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
-[...17 lines deleted...]
-            <w:r w:rsidRPr="005B7899">
+          <w:p w14:paraId="30A26277" w14:textId="687A5216" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>15A NCAC 2H .0805 (a) (7) (</w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>B</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005B7899">
+              <w:t>What corrective action does the laboratory take if duplicates do not meet the acceptance criterion?</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...13 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B7899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve">15A NCAC </w:t>
+            </w:r>
+            <w:r w:rsidR="0074162F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B7899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2H .0805 (a) (7) (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B7899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60A84360" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="322D930A" w14:textId="1557E702" w:rsidR="00E14D7E" w:rsidRDefault="00BB6036" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="00E14D7E" w:rsidRPr="00A73C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="196EC652" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49BAE98B" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69EEFE55" w14:textId="035B60A7" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="109FE7CF" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="618CBD60" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F49E928" w14:textId="229E445A" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB4C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>If quality control results fall outside established limits or show an analytical problem, the laboratory shall identify the Root Cause of the failure. The problem shall be resolved through corrective action, the corrective action process documented, and any samples involved shall be reanalyzed, if possible.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w14:paraId="6199DCF3" w14:textId="77777777" w:rsidTr="00D94430">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CA20B88" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="445"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4860" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB0F5C8" w14:textId="71D73BB1" w:rsidR="00E14D7E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A3438">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Is the data qualified on the Discharge Monitoring Report (DMR) or client report if Quality Control (QC) requirements are not met? [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B7899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15A NCAC </w:t>
+            </w:r>
+            <w:r w:rsidR="0074162F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B7899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2H .0805 (</w:t>
+            </w:r>
+            <w:r w:rsidR="001D6D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>e) (5).</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A3438">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FA11981" w14:textId="4AA8079D" w:rsidR="00E14D7E" w:rsidRPr="00CF186E" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="225C3894" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46F3454E" w14:textId="77777777" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="00E14D7E" w:rsidP="00E14D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
-[...44 lines deleted...]
-              <w:t>If data qualifiers are used to qualify samples not meeting QC requirements, the data may not be useable for the intended purposes. It is the responsibility of the laboratory to provide the client or end-user of the data with sufficient information to determine the usability of the qualified data.</w:t>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DB69C5F" w14:textId="662F57E5" w:rsidR="00E14D7E" w:rsidRPr="00A0149B" w:rsidRDefault="001D6D6E" w:rsidP="00E14D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A1383">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Reported data associated with quality control failures, improper sample collection, holding time exceedances, or improper preservation shall be qualified as such.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3C9E422B" w14:textId="77777777" w:rsidR="00C37462" w:rsidRDefault="00C37462">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E5D3700" w14:textId="77777777" w:rsidR="00C37462" w:rsidRDefault="00C37462">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A0149B">
@@ -23724,366 +24869,413 @@
     <w:p w14:paraId="381077BE" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00351E5A" w:rsidRDefault="00C37462">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0149B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>nspector: ______________________________________________________</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0149B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>_________</w:t>
+        <w:t>_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A0149B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0149B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>___________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0149B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="NeutralizeTRC"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00C37462" w:rsidRPr="00351E5A">
-      <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
-      <w:headerReference w:type="first" r:id="rId13"/>
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="576" w:right="576" w:bottom="576" w:left="576" w:header="288" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A7948F4" w14:textId="77777777" w:rsidR="00DF4966" w:rsidRDefault="00DF4966">
+    <w:p w14:paraId="1A57B1B2" w14:textId="77777777" w:rsidR="007A6188" w:rsidRDefault="007A6188">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="596D55AE" w14:textId="77777777" w:rsidR="00DF4966" w:rsidRDefault="00DF4966">
+    <w:p w14:paraId="4C802BBE" w14:textId="77777777" w:rsidR="007A6188" w:rsidRDefault="007A6188">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="18D43C14" w14:textId="77777777" w:rsidR="00DF4966" w:rsidRDefault="00DF4966"/>
+    <w:p w14:paraId="5EC67396" w14:textId="77777777" w:rsidR="007A6188" w:rsidRDefault="007A6188"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier 10cpi">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="56332111" w14:textId="3C2D997C" w:rsidR="00BB56E6" w:rsidRPr="004E0CAB" w:rsidRDefault="00BB56E6">
+  <w:p w14:paraId="02886B30" w14:textId="71204BA6" w:rsidR="00BB56E6" w:rsidRDefault="00BB56E6" w:rsidP="00E86AF1">
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
-      <w:rPr>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Revised 03/09/2022</w:t>
+      <w:t>Revised 0</w:t>
     </w:r>
-  </w:p>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidR="00B24EF4">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="00B24EF4">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>22</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>/202</w:t>
+    </w:r>
+    <w:r w:rsidR="00B24EF4">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6DB3214F" w14:textId="79A26420" w:rsidR="00BB56E6" w:rsidRPr="00B8487A" w:rsidRDefault="00BB56E6">
+  <w:p w14:paraId="6DB3214F" w14:textId="62DB34B7" w:rsidR="00BB56E6" w:rsidRPr="00B8487A" w:rsidRDefault="00BB56E6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B8487A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Revised </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00BE5E7C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>03/09/2022</w:t>
+      <w:t>04</w:t>
+    </w:r>
+    <w:r w:rsidR="00391657">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>/22/2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="168780B8" w14:textId="77777777" w:rsidR="00DF4966" w:rsidRDefault="00DF4966">
+    <w:p w14:paraId="63F2832D" w14:textId="77777777" w:rsidR="007A6188" w:rsidRDefault="007A6188">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30B97EA8" w14:textId="77777777" w:rsidR="00DF4966" w:rsidRDefault="00DF4966">
+    <w:p w14:paraId="205FB6DF" w14:textId="77777777" w:rsidR="007A6188" w:rsidRDefault="007A6188">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F47DE51" w14:textId="77777777" w:rsidR="00DF4966" w:rsidRDefault="00DF4966"/>
+    <w:p w14:paraId="347BDAB1" w14:textId="77777777" w:rsidR="007A6188" w:rsidRDefault="007A6188"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3FC97614" w14:textId="7405A602" w:rsidR="00BB56E6" w:rsidRDefault="00BB56E6">
+  <w:p w14:paraId="27F51918" w14:textId="16461D0B" w:rsidR="00BB56E6" w:rsidRPr="0058752C" w:rsidRDefault="00BB56E6" w:rsidP="00C202BC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-    </w:pPr>
-[...8 lines deleted...]
-      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4320"/>
+        <w:tab w:val="clear" w:pos="8640"/>
+        <w:tab w:val="right" w:pos="11160"/>
+      </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Metals EPA 200.7 </w:t>
+      <w:t>Metals EPA 200.7</w:t>
+    </w:r>
+    <w:r w:rsidR="002C1896">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="0058752C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="0058752C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0058752C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="0058752C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="0058752C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BEC01C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F3C71B2"/>
     <w:lvl w:ilvl="0" w:tplc="1292B8B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:ind w:left="630" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -24355,983 +25547,1230 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4976" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5696" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6416" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="694113380">
+  <w:num w:numId="1" w16cid:durableId="143351038">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="553925923">
+  <w:num w:numId="2" w16cid:durableId="276182119">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="443038408">
+  <w:num w:numId="3" w16cid:durableId="903098719">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="358706418">
+  <w:num w:numId="4" w16cid:durableId="1553887342">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="192"/>
+  <w:zoom w:percent="122"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B666B8"/>
     <w:rsid w:val="000007C4"/>
+    <w:rsid w:val="00005138"/>
+    <w:rsid w:val="00010AB8"/>
     <w:rsid w:val="00010D93"/>
+    <w:rsid w:val="00010F78"/>
     <w:rsid w:val="00012CB0"/>
     <w:rsid w:val="000145EA"/>
     <w:rsid w:val="00020ABA"/>
+    <w:rsid w:val="00022784"/>
     <w:rsid w:val="00023A45"/>
     <w:rsid w:val="0002492D"/>
     <w:rsid w:val="0002521A"/>
     <w:rsid w:val="00027616"/>
     <w:rsid w:val="00032566"/>
     <w:rsid w:val="000333E2"/>
     <w:rsid w:val="000345C3"/>
     <w:rsid w:val="00035ABE"/>
     <w:rsid w:val="00036034"/>
+    <w:rsid w:val="00036BF1"/>
     <w:rsid w:val="00036D4B"/>
     <w:rsid w:val="000430FE"/>
     <w:rsid w:val="0004380F"/>
     <w:rsid w:val="000471F1"/>
+    <w:rsid w:val="00047D91"/>
     <w:rsid w:val="00051046"/>
     <w:rsid w:val="000528C5"/>
     <w:rsid w:val="00055FC5"/>
     <w:rsid w:val="0006378C"/>
     <w:rsid w:val="00070C55"/>
     <w:rsid w:val="000714E8"/>
     <w:rsid w:val="00074897"/>
     <w:rsid w:val="000761C3"/>
     <w:rsid w:val="0007782D"/>
     <w:rsid w:val="000778F9"/>
+    <w:rsid w:val="0008371E"/>
+    <w:rsid w:val="00083EB0"/>
     <w:rsid w:val="00085088"/>
     <w:rsid w:val="00085E48"/>
     <w:rsid w:val="000870FA"/>
     <w:rsid w:val="00090B2C"/>
+    <w:rsid w:val="00092606"/>
     <w:rsid w:val="00092936"/>
     <w:rsid w:val="00094A12"/>
     <w:rsid w:val="00097168"/>
+    <w:rsid w:val="000A516F"/>
+    <w:rsid w:val="000B3D39"/>
+    <w:rsid w:val="000B51A9"/>
     <w:rsid w:val="000B5383"/>
     <w:rsid w:val="000B56B4"/>
     <w:rsid w:val="000B70EF"/>
     <w:rsid w:val="000B74B4"/>
     <w:rsid w:val="000C3C64"/>
     <w:rsid w:val="000C7D08"/>
     <w:rsid w:val="000D3713"/>
     <w:rsid w:val="000D3E47"/>
+    <w:rsid w:val="000D4280"/>
     <w:rsid w:val="000D5E7B"/>
     <w:rsid w:val="000D6C30"/>
+    <w:rsid w:val="000D7128"/>
     <w:rsid w:val="000D71D5"/>
     <w:rsid w:val="000D745C"/>
     <w:rsid w:val="000E014A"/>
+    <w:rsid w:val="000E062A"/>
     <w:rsid w:val="000E0DFC"/>
     <w:rsid w:val="000E11F3"/>
     <w:rsid w:val="000E1741"/>
     <w:rsid w:val="000E270E"/>
     <w:rsid w:val="000E533E"/>
     <w:rsid w:val="000E5E75"/>
     <w:rsid w:val="000E7107"/>
     <w:rsid w:val="000F1A60"/>
     <w:rsid w:val="000F1DF9"/>
     <w:rsid w:val="000F4321"/>
     <w:rsid w:val="000F4A42"/>
     <w:rsid w:val="000F56F5"/>
     <w:rsid w:val="000F719D"/>
     <w:rsid w:val="00101A3C"/>
     <w:rsid w:val="00102126"/>
     <w:rsid w:val="00105376"/>
     <w:rsid w:val="00105862"/>
+    <w:rsid w:val="00110E0E"/>
     <w:rsid w:val="0011210B"/>
     <w:rsid w:val="0011376C"/>
     <w:rsid w:val="0012182F"/>
     <w:rsid w:val="00121B79"/>
+    <w:rsid w:val="00122B78"/>
     <w:rsid w:val="00122BA7"/>
     <w:rsid w:val="00123A51"/>
     <w:rsid w:val="00126AFE"/>
     <w:rsid w:val="001277A3"/>
     <w:rsid w:val="0013181A"/>
     <w:rsid w:val="00132AEF"/>
     <w:rsid w:val="00135CFA"/>
     <w:rsid w:val="0014198D"/>
     <w:rsid w:val="00141AA2"/>
     <w:rsid w:val="00142242"/>
     <w:rsid w:val="00142D74"/>
     <w:rsid w:val="00143B08"/>
+    <w:rsid w:val="001453F8"/>
     <w:rsid w:val="001556E0"/>
+    <w:rsid w:val="001618D6"/>
     <w:rsid w:val="001666E4"/>
     <w:rsid w:val="00167BE2"/>
     <w:rsid w:val="0017185A"/>
     <w:rsid w:val="00173195"/>
+    <w:rsid w:val="001731FF"/>
     <w:rsid w:val="00173A92"/>
     <w:rsid w:val="001756E6"/>
     <w:rsid w:val="00176A2F"/>
     <w:rsid w:val="0018260E"/>
     <w:rsid w:val="001826B8"/>
+    <w:rsid w:val="00182F9F"/>
     <w:rsid w:val="001867B5"/>
+    <w:rsid w:val="001869E9"/>
     <w:rsid w:val="001907DC"/>
     <w:rsid w:val="001920D1"/>
+    <w:rsid w:val="00193A60"/>
+    <w:rsid w:val="00196744"/>
     <w:rsid w:val="00196DC3"/>
     <w:rsid w:val="001A10C7"/>
+    <w:rsid w:val="001B103C"/>
     <w:rsid w:val="001B2604"/>
+    <w:rsid w:val="001B2799"/>
+    <w:rsid w:val="001B59CD"/>
     <w:rsid w:val="001B6CAD"/>
     <w:rsid w:val="001C4EC8"/>
+    <w:rsid w:val="001C5F39"/>
     <w:rsid w:val="001C6D65"/>
     <w:rsid w:val="001C70B6"/>
     <w:rsid w:val="001C7523"/>
     <w:rsid w:val="001D055B"/>
     <w:rsid w:val="001D16CC"/>
     <w:rsid w:val="001D294B"/>
+    <w:rsid w:val="001D68EA"/>
+    <w:rsid w:val="001D6D6E"/>
     <w:rsid w:val="001E1E7E"/>
     <w:rsid w:val="001E23E2"/>
     <w:rsid w:val="001E3F0D"/>
     <w:rsid w:val="001E692C"/>
     <w:rsid w:val="001E6F37"/>
     <w:rsid w:val="001E7EC8"/>
     <w:rsid w:val="001F2324"/>
+    <w:rsid w:val="001F23A9"/>
     <w:rsid w:val="001F5214"/>
     <w:rsid w:val="002008EB"/>
     <w:rsid w:val="0020585A"/>
+    <w:rsid w:val="0020616B"/>
     <w:rsid w:val="00207C2F"/>
     <w:rsid w:val="00207CAA"/>
     <w:rsid w:val="00210394"/>
     <w:rsid w:val="00214129"/>
     <w:rsid w:val="00221338"/>
     <w:rsid w:val="00221B75"/>
     <w:rsid w:val="00223524"/>
     <w:rsid w:val="00225761"/>
     <w:rsid w:val="00225BF7"/>
+    <w:rsid w:val="00226D99"/>
+    <w:rsid w:val="0023343A"/>
     <w:rsid w:val="002359F0"/>
+    <w:rsid w:val="0024484B"/>
     <w:rsid w:val="00246430"/>
     <w:rsid w:val="00250E12"/>
     <w:rsid w:val="00251D67"/>
     <w:rsid w:val="002538E1"/>
     <w:rsid w:val="002539DC"/>
     <w:rsid w:val="002618CA"/>
     <w:rsid w:val="0026792D"/>
     <w:rsid w:val="0027236C"/>
     <w:rsid w:val="002740D3"/>
     <w:rsid w:val="00274B87"/>
     <w:rsid w:val="00277110"/>
     <w:rsid w:val="00283484"/>
     <w:rsid w:val="0028619A"/>
     <w:rsid w:val="00287512"/>
     <w:rsid w:val="00295DC1"/>
     <w:rsid w:val="00296A87"/>
     <w:rsid w:val="00297CE1"/>
     <w:rsid w:val="002A037F"/>
     <w:rsid w:val="002A0B76"/>
     <w:rsid w:val="002A158B"/>
     <w:rsid w:val="002A7B6A"/>
+    <w:rsid w:val="002A7D90"/>
     <w:rsid w:val="002B09DC"/>
+    <w:rsid w:val="002B5DFB"/>
+    <w:rsid w:val="002C1228"/>
+    <w:rsid w:val="002C1896"/>
     <w:rsid w:val="002D08EB"/>
     <w:rsid w:val="002D3607"/>
+    <w:rsid w:val="002D3E46"/>
     <w:rsid w:val="002D739D"/>
     <w:rsid w:val="002E0D22"/>
     <w:rsid w:val="002E4604"/>
     <w:rsid w:val="002E5FAD"/>
     <w:rsid w:val="002F0572"/>
     <w:rsid w:val="002F2015"/>
     <w:rsid w:val="002F2384"/>
     <w:rsid w:val="002F27D4"/>
     <w:rsid w:val="002F3BFC"/>
     <w:rsid w:val="002F40B3"/>
     <w:rsid w:val="002F673D"/>
     <w:rsid w:val="002F70C5"/>
     <w:rsid w:val="00302184"/>
     <w:rsid w:val="003030F2"/>
     <w:rsid w:val="0030342F"/>
     <w:rsid w:val="00303843"/>
     <w:rsid w:val="00305ADC"/>
     <w:rsid w:val="00310EC2"/>
     <w:rsid w:val="00312389"/>
     <w:rsid w:val="00315B6F"/>
     <w:rsid w:val="00321BBF"/>
     <w:rsid w:val="003250A5"/>
     <w:rsid w:val="00330595"/>
     <w:rsid w:val="00330B6A"/>
     <w:rsid w:val="003329DD"/>
+    <w:rsid w:val="00332C73"/>
     <w:rsid w:val="003338EE"/>
     <w:rsid w:val="003357A7"/>
     <w:rsid w:val="003357B2"/>
     <w:rsid w:val="00337D83"/>
     <w:rsid w:val="00340761"/>
     <w:rsid w:val="00341034"/>
     <w:rsid w:val="0034292C"/>
     <w:rsid w:val="003450EC"/>
+    <w:rsid w:val="00345258"/>
     <w:rsid w:val="003455DA"/>
     <w:rsid w:val="0034588A"/>
     <w:rsid w:val="00346D27"/>
     <w:rsid w:val="0034708E"/>
     <w:rsid w:val="00347933"/>
     <w:rsid w:val="00350BAE"/>
     <w:rsid w:val="00351F29"/>
     <w:rsid w:val="00353186"/>
+    <w:rsid w:val="003531C0"/>
+    <w:rsid w:val="0035379B"/>
     <w:rsid w:val="00353EAE"/>
     <w:rsid w:val="0035442E"/>
     <w:rsid w:val="00354DC5"/>
+    <w:rsid w:val="003566F6"/>
     <w:rsid w:val="003578C3"/>
     <w:rsid w:val="00360125"/>
     <w:rsid w:val="003602FA"/>
     <w:rsid w:val="003611FE"/>
     <w:rsid w:val="00361900"/>
     <w:rsid w:val="00364632"/>
     <w:rsid w:val="0036466A"/>
+    <w:rsid w:val="00367B61"/>
+    <w:rsid w:val="0037132B"/>
     <w:rsid w:val="00371732"/>
+    <w:rsid w:val="00375E3F"/>
     <w:rsid w:val="0037635A"/>
+    <w:rsid w:val="003763CF"/>
     <w:rsid w:val="00382816"/>
     <w:rsid w:val="003832FC"/>
+    <w:rsid w:val="0038664D"/>
     <w:rsid w:val="00386740"/>
+    <w:rsid w:val="00391657"/>
     <w:rsid w:val="00394700"/>
     <w:rsid w:val="00394949"/>
     <w:rsid w:val="00395C06"/>
     <w:rsid w:val="00395DB6"/>
+    <w:rsid w:val="00397368"/>
     <w:rsid w:val="00397F02"/>
     <w:rsid w:val="003A0766"/>
     <w:rsid w:val="003A0B1F"/>
     <w:rsid w:val="003A1E09"/>
     <w:rsid w:val="003A38F4"/>
+    <w:rsid w:val="003A3920"/>
     <w:rsid w:val="003A41DC"/>
     <w:rsid w:val="003B2CD3"/>
     <w:rsid w:val="003B4BE0"/>
     <w:rsid w:val="003B54F8"/>
     <w:rsid w:val="003B6047"/>
     <w:rsid w:val="003C295F"/>
     <w:rsid w:val="003C4818"/>
+    <w:rsid w:val="003D1848"/>
     <w:rsid w:val="003D3296"/>
     <w:rsid w:val="003D58B2"/>
     <w:rsid w:val="003D5D83"/>
     <w:rsid w:val="003E4E32"/>
     <w:rsid w:val="003E5A01"/>
     <w:rsid w:val="003E6BA3"/>
+    <w:rsid w:val="003E78ED"/>
     <w:rsid w:val="003F21EE"/>
+    <w:rsid w:val="003F44CF"/>
     <w:rsid w:val="003F6B15"/>
     <w:rsid w:val="003F6E98"/>
     <w:rsid w:val="00402994"/>
     <w:rsid w:val="00403D3D"/>
     <w:rsid w:val="004058C1"/>
     <w:rsid w:val="00412FE2"/>
+    <w:rsid w:val="00416261"/>
     <w:rsid w:val="0042068C"/>
     <w:rsid w:val="004212DF"/>
     <w:rsid w:val="00421364"/>
     <w:rsid w:val="00424E63"/>
     <w:rsid w:val="00425127"/>
+    <w:rsid w:val="004274B5"/>
+    <w:rsid w:val="004336D9"/>
     <w:rsid w:val="0043546E"/>
     <w:rsid w:val="00436D4D"/>
+    <w:rsid w:val="00436E12"/>
     <w:rsid w:val="00437200"/>
+    <w:rsid w:val="00440780"/>
     <w:rsid w:val="00445305"/>
     <w:rsid w:val="00447754"/>
     <w:rsid w:val="004506DE"/>
     <w:rsid w:val="00453AC5"/>
     <w:rsid w:val="00455363"/>
     <w:rsid w:val="0045671C"/>
+    <w:rsid w:val="00457436"/>
     <w:rsid w:val="0046122E"/>
+    <w:rsid w:val="00462A66"/>
     <w:rsid w:val="0046476D"/>
     <w:rsid w:val="00464CD7"/>
+    <w:rsid w:val="004651E3"/>
     <w:rsid w:val="00471D71"/>
+    <w:rsid w:val="00475C62"/>
     <w:rsid w:val="00477772"/>
     <w:rsid w:val="004804B7"/>
     <w:rsid w:val="004808AB"/>
     <w:rsid w:val="00483652"/>
+    <w:rsid w:val="00487C66"/>
     <w:rsid w:val="00490A62"/>
     <w:rsid w:val="00496DCE"/>
+    <w:rsid w:val="00497A2F"/>
     <w:rsid w:val="004A0B72"/>
     <w:rsid w:val="004A2183"/>
     <w:rsid w:val="004A350B"/>
     <w:rsid w:val="004A3E51"/>
     <w:rsid w:val="004A46F3"/>
     <w:rsid w:val="004A4E0C"/>
     <w:rsid w:val="004A51FD"/>
     <w:rsid w:val="004A5F36"/>
+    <w:rsid w:val="004A6388"/>
     <w:rsid w:val="004B1C39"/>
     <w:rsid w:val="004B1EAD"/>
+    <w:rsid w:val="004B20E8"/>
     <w:rsid w:val="004B3E1E"/>
+    <w:rsid w:val="004B6AD2"/>
     <w:rsid w:val="004B6F95"/>
     <w:rsid w:val="004C4888"/>
     <w:rsid w:val="004C4E45"/>
     <w:rsid w:val="004C5538"/>
     <w:rsid w:val="004C6FAB"/>
+    <w:rsid w:val="004D09EA"/>
     <w:rsid w:val="004D35F3"/>
     <w:rsid w:val="004D3AC6"/>
     <w:rsid w:val="004E0350"/>
     <w:rsid w:val="004E7B4A"/>
     <w:rsid w:val="004E7D41"/>
     <w:rsid w:val="004F465A"/>
     <w:rsid w:val="004F5487"/>
     <w:rsid w:val="004F5FC0"/>
     <w:rsid w:val="004F71D8"/>
     <w:rsid w:val="004F74F4"/>
     <w:rsid w:val="00501320"/>
     <w:rsid w:val="0050186D"/>
     <w:rsid w:val="005020C4"/>
     <w:rsid w:val="00502FC9"/>
     <w:rsid w:val="005070D3"/>
     <w:rsid w:val="0051104E"/>
     <w:rsid w:val="005117C8"/>
+    <w:rsid w:val="00511B43"/>
+    <w:rsid w:val="00513830"/>
     <w:rsid w:val="00513CAA"/>
     <w:rsid w:val="00515B5F"/>
     <w:rsid w:val="005174D1"/>
     <w:rsid w:val="00521A98"/>
     <w:rsid w:val="00524885"/>
     <w:rsid w:val="00524AB6"/>
     <w:rsid w:val="00524EC1"/>
     <w:rsid w:val="00525C02"/>
+    <w:rsid w:val="005307AE"/>
     <w:rsid w:val="00532012"/>
     <w:rsid w:val="00532ED4"/>
     <w:rsid w:val="00540E4A"/>
+    <w:rsid w:val="00542439"/>
     <w:rsid w:val="005429A6"/>
     <w:rsid w:val="00542B34"/>
     <w:rsid w:val="005433F6"/>
+    <w:rsid w:val="005445C3"/>
     <w:rsid w:val="00550967"/>
     <w:rsid w:val="005576D0"/>
     <w:rsid w:val="00560E41"/>
     <w:rsid w:val="005630C3"/>
     <w:rsid w:val="005648DA"/>
     <w:rsid w:val="00565B0C"/>
     <w:rsid w:val="00572D7A"/>
     <w:rsid w:val="00573DF0"/>
     <w:rsid w:val="005740C9"/>
     <w:rsid w:val="005746AF"/>
     <w:rsid w:val="00574A3E"/>
     <w:rsid w:val="00575B89"/>
+    <w:rsid w:val="00580D2C"/>
+    <w:rsid w:val="00584504"/>
     <w:rsid w:val="00584CFA"/>
     <w:rsid w:val="00585132"/>
+    <w:rsid w:val="005852E5"/>
     <w:rsid w:val="005857A9"/>
     <w:rsid w:val="00585E6E"/>
     <w:rsid w:val="0058778C"/>
+    <w:rsid w:val="00592E35"/>
     <w:rsid w:val="00594752"/>
     <w:rsid w:val="00597476"/>
+    <w:rsid w:val="005A3A48"/>
+    <w:rsid w:val="005A77C4"/>
     <w:rsid w:val="005B2726"/>
     <w:rsid w:val="005B5920"/>
     <w:rsid w:val="005B71CA"/>
     <w:rsid w:val="005C10C0"/>
+    <w:rsid w:val="005C506B"/>
+    <w:rsid w:val="005C6A7D"/>
     <w:rsid w:val="005C6E66"/>
     <w:rsid w:val="005D0B40"/>
     <w:rsid w:val="005D1992"/>
+    <w:rsid w:val="005D1ECA"/>
+    <w:rsid w:val="005D68D4"/>
     <w:rsid w:val="005D6A26"/>
     <w:rsid w:val="005D6B9A"/>
     <w:rsid w:val="005E12F5"/>
     <w:rsid w:val="005E26DC"/>
     <w:rsid w:val="005E28CE"/>
     <w:rsid w:val="005E4428"/>
     <w:rsid w:val="005E51EE"/>
     <w:rsid w:val="005E581D"/>
     <w:rsid w:val="005E7D4C"/>
     <w:rsid w:val="005F00A1"/>
     <w:rsid w:val="005F2253"/>
     <w:rsid w:val="005F26DD"/>
     <w:rsid w:val="005F4B4D"/>
     <w:rsid w:val="005F50A6"/>
     <w:rsid w:val="00603AD4"/>
     <w:rsid w:val="006115D4"/>
+    <w:rsid w:val="006146F4"/>
     <w:rsid w:val="006149F7"/>
     <w:rsid w:val="00620344"/>
     <w:rsid w:val="006210D6"/>
     <w:rsid w:val="00621884"/>
     <w:rsid w:val="00622577"/>
     <w:rsid w:val="00622A69"/>
     <w:rsid w:val="00623952"/>
+    <w:rsid w:val="006244C4"/>
     <w:rsid w:val="006262D7"/>
+    <w:rsid w:val="00632882"/>
     <w:rsid w:val="0063595F"/>
+    <w:rsid w:val="0064059A"/>
     <w:rsid w:val="00640B9C"/>
+    <w:rsid w:val="00641FEA"/>
     <w:rsid w:val="006422C9"/>
     <w:rsid w:val="006478A6"/>
     <w:rsid w:val="00651E40"/>
     <w:rsid w:val="00653FE2"/>
     <w:rsid w:val="0065437C"/>
     <w:rsid w:val="006633C0"/>
     <w:rsid w:val="00665C81"/>
     <w:rsid w:val="006661F7"/>
     <w:rsid w:val="00670B68"/>
+    <w:rsid w:val="00671E93"/>
     <w:rsid w:val="0067254F"/>
+    <w:rsid w:val="00672758"/>
     <w:rsid w:val="00674A91"/>
+    <w:rsid w:val="006759AA"/>
     <w:rsid w:val="0068082D"/>
     <w:rsid w:val="00680B11"/>
     <w:rsid w:val="00682690"/>
     <w:rsid w:val="00684F60"/>
     <w:rsid w:val="006866AC"/>
     <w:rsid w:val="00686B6F"/>
     <w:rsid w:val="00692B02"/>
     <w:rsid w:val="006955B9"/>
+    <w:rsid w:val="00697682"/>
+    <w:rsid w:val="00697944"/>
+    <w:rsid w:val="00697982"/>
     <w:rsid w:val="006A15CD"/>
     <w:rsid w:val="006A1825"/>
     <w:rsid w:val="006A3E4E"/>
     <w:rsid w:val="006A591C"/>
     <w:rsid w:val="006B0203"/>
+    <w:rsid w:val="006B2E00"/>
     <w:rsid w:val="006B46BD"/>
     <w:rsid w:val="006B5819"/>
     <w:rsid w:val="006B5E09"/>
     <w:rsid w:val="006B6E58"/>
+    <w:rsid w:val="006B7AA3"/>
     <w:rsid w:val="006B7C2C"/>
     <w:rsid w:val="006C13F7"/>
     <w:rsid w:val="006C1AC0"/>
+    <w:rsid w:val="006C2AB2"/>
     <w:rsid w:val="006C2B36"/>
+    <w:rsid w:val="006C5024"/>
     <w:rsid w:val="006C68D7"/>
     <w:rsid w:val="006D5142"/>
     <w:rsid w:val="006D6001"/>
     <w:rsid w:val="006D758B"/>
     <w:rsid w:val="006E084F"/>
     <w:rsid w:val="006E16BA"/>
     <w:rsid w:val="006E59D1"/>
     <w:rsid w:val="006F0479"/>
     <w:rsid w:val="006F04FE"/>
     <w:rsid w:val="006F12F9"/>
+    <w:rsid w:val="006F1A29"/>
     <w:rsid w:val="006F2BE4"/>
     <w:rsid w:val="00701C53"/>
     <w:rsid w:val="007039E5"/>
     <w:rsid w:val="00706B82"/>
     <w:rsid w:val="00710B9B"/>
+    <w:rsid w:val="00710BFE"/>
     <w:rsid w:val="0071195B"/>
+    <w:rsid w:val="007151A4"/>
     <w:rsid w:val="00717593"/>
     <w:rsid w:val="00720435"/>
+    <w:rsid w:val="007215F8"/>
     <w:rsid w:val="00724604"/>
     <w:rsid w:val="007260D0"/>
     <w:rsid w:val="007279AD"/>
+    <w:rsid w:val="00733599"/>
+    <w:rsid w:val="00733AC0"/>
     <w:rsid w:val="0073527D"/>
     <w:rsid w:val="00735C91"/>
+    <w:rsid w:val="0074162F"/>
     <w:rsid w:val="00744B9A"/>
     <w:rsid w:val="00746079"/>
     <w:rsid w:val="0074609C"/>
     <w:rsid w:val="007536CA"/>
+    <w:rsid w:val="00753DF6"/>
+    <w:rsid w:val="007564C5"/>
+    <w:rsid w:val="00757801"/>
     <w:rsid w:val="007601C0"/>
     <w:rsid w:val="00760AD5"/>
     <w:rsid w:val="007655AB"/>
     <w:rsid w:val="00766786"/>
     <w:rsid w:val="00771436"/>
     <w:rsid w:val="0077315B"/>
     <w:rsid w:val="00775AC6"/>
+    <w:rsid w:val="00780055"/>
     <w:rsid w:val="007801B0"/>
     <w:rsid w:val="00780F5B"/>
     <w:rsid w:val="007855A9"/>
     <w:rsid w:val="00792522"/>
     <w:rsid w:val="00794951"/>
+    <w:rsid w:val="007A4F08"/>
+    <w:rsid w:val="007A6188"/>
     <w:rsid w:val="007B0430"/>
     <w:rsid w:val="007B05E7"/>
     <w:rsid w:val="007B1BDA"/>
     <w:rsid w:val="007B2BD6"/>
     <w:rsid w:val="007B3714"/>
+    <w:rsid w:val="007B3BEF"/>
     <w:rsid w:val="007B5A8F"/>
     <w:rsid w:val="007B5AA9"/>
+    <w:rsid w:val="007B7446"/>
     <w:rsid w:val="007B7BC8"/>
     <w:rsid w:val="007C1DD5"/>
+    <w:rsid w:val="007C237D"/>
     <w:rsid w:val="007D01E2"/>
+    <w:rsid w:val="007D155F"/>
     <w:rsid w:val="007D24D1"/>
     <w:rsid w:val="007D2945"/>
     <w:rsid w:val="007D2BCE"/>
     <w:rsid w:val="007D372D"/>
     <w:rsid w:val="007D4DD2"/>
+    <w:rsid w:val="007D6134"/>
+    <w:rsid w:val="007E47AB"/>
     <w:rsid w:val="007E5F97"/>
+    <w:rsid w:val="007F22DE"/>
     <w:rsid w:val="007F5094"/>
     <w:rsid w:val="007F5661"/>
     <w:rsid w:val="007F5BFF"/>
     <w:rsid w:val="00803960"/>
     <w:rsid w:val="00806663"/>
     <w:rsid w:val="008157AF"/>
     <w:rsid w:val="00821190"/>
+    <w:rsid w:val="008249EF"/>
     <w:rsid w:val="0083373B"/>
+    <w:rsid w:val="00833783"/>
     <w:rsid w:val="008352D2"/>
     <w:rsid w:val="008356E6"/>
     <w:rsid w:val="00836439"/>
     <w:rsid w:val="00841699"/>
     <w:rsid w:val="0084552D"/>
     <w:rsid w:val="00847AAC"/>
     <w:rsid w:val="00851F76"/>
+    <w:rsid w:val="008568AF"/>
+    <w:rsid w:val="00856AE7"/>
     <w:rsid w:val="008714F8"/>
     <w:rsid w:val="00872150"/>
     <w:rsid w:val="00872DD1"/>
     <w:rsid w:val="00874179"/>
+    <w:rsid w:val="00876121"/>
     <w:rsid w:val="00882FD0"/>
     <w:rsid w:val="00883095"/>
     <w:rsid w:val="00887C4D"/>
     <w:rsid w:val="00890720"/>
     <w:rsid w:val="008947B3"/>
+    <w:rsid w:val="00894875"/>
+    <w:rsid w:val="0089615F"/>
     <w:rsid w:val="0089786E"/>
+    <w:rsid w:val="008A020F"/>
     <w:rsid w:val="008A12B6"/>
     <w:rsid w:val="008A2B47"/>
     <w:rsid w:val="008A326F"/>
+    <w:rsid w:val="008A3B2D"/>
+    <w:rsid w:val="008A4EA2"/>
+    <w:rsid w:val="008A768F"/>
     <w:rsid w:val="008B03E6"/>
     <w:rsid w:val="008B040A"/>
     <w:rsid w:val="008B19A3"/>
     <w:rsid w:val="008B5D1D"/>
     <w:rsid w:val="008B696D"/>
     <w:rsid w:val="008B79AF"/>
+    <w:rsid w:val="008C2EF2"/>
     <w:rsid w:val="008C5712"/>
     <w:rsid w:val="008C7614"/>
     <w:rsid w:val="008D3AE9"/>
     <w:rsid w:val="008D5640"/>
+    <w:rsid w:val="008D64A3"/>
     <w:rsid w:val="008D7A59"/>
     <w:rsid w:val="008E03D5"/>
     <w:rsid w:val="008E2EB4"/>
     <w:rsid w:val="008E4C6B"/>
     <w:rsid w:val="008E77EE"/>
     <w:rsid w:val="008F2FB4"/>
     <w:rsid w:val="008F5EF6"/>
+    <w:rsid w:val="008F6404"/>
     <w:rsid w:val="008F7064"/>
     <w:rsid w:val="008F7915"/>
+    <w:rsid w:val="009003AD"/>
+    <w:rsid w:val="009041FA"/>
+    <w:rsid w:val="00905914"/>
     <w:rsid w:val="00907825"/>
     <w:rsid w:val="009105EF"/>
     <w:rsid w:val="009128CD"/>
+    <w:rsid w:val="00912D89"/>
     <w:rsid w:val="00913D0E"/>
     <w:rsid w:val="00916100"/>
+    <w:rsid w:val="00923D65"/>
     <w:rsid w:val="00923D97"/>
+    <w:rsid w:val="00927377"/>
     <w:rsid w:val="0093046F"/>
+    <w:rsid w:val="00930734"/>
     <w:rsid w:val="00934515"/>
+    <w:rsid w:val="00936159"/>
     <w:rsid w:val="009372FE"/>
+    <w:rsid w:val="009405B1"/>
     <w:rsid w:val="00941084"/>
+    <w:rsid w:val="00941BB7"/>
     <w:rsid w:val="00942091"/>
+    <w:rsid w:val="00943D6B"/>
     <w:rsid w:val="00947565"/>
     <w:rsid w:val="00950119"/>
+    <w:rsid w:val="009501E5"/>
+    <w:rsid w:val="00950F8C"/>
     <w:rsid w:val="00955C80"/>
     <w:rsid w:val="00957D48"/>
+    <w:rsid w:val="009600C7"/>
     <w:rsid w:val="0096067B"/>
     <w:rsid w:val="00962001"/>
     <w:rsid w:val="009704D1"/>
     <w:rsid w:val="00970556"/>
     <w:rsid w:val="00971409"/>
     <w:rsid w:val="00973622"/>
     <w:rsid w:val="00973831"/>
     <w:rsid w:val="009746D2"/>
     <w:rsid w:val="00975BC3"/>
+    <w:rsid w:val="00976CD7"/>
     <w:rsid w:val="00977E46"/>
+    <w:rsid w:val="009820A0"/>
     <w:rsid w:val="009828F4"/>
     <w:rsid w:val="009876C8"/>
     <w:rsid w:val="00992627"/>
     <w:rsid w:val="00994C35"/>
     <w:rsid w:val="00994CEB"/>
     <w:rsid w:val="009954C9"/>
     <w:rsid w:val="00995B6A"/>
+    <w:rsid w:val="009A0B8F"/>
     <w:rsid w:val="009A2B77"/>
     <w:rsid w:val="009A41EA"/>
+    <w:rsid w:val="009A7F48"/>
     <w:rsid w:val="009B1AE5"/>
+    <w:rsid w:val="009B7F63"/>
+    <w:rsid w:val="009C1033"/>
     <w:rsid w:val="009C11FE"/>
     <w:rsid w:val="009C2544"/>
     <w:rsid w:val="009C4096"/>
     <w:rsid w:val="009C41D2"/>
     <w:rsid w:val="009C6126"/>
     <w:rsid w:val="009D2A8D"/>
     <w:rsid w:val="009D342E"/>
     <w:rsid w:val="009D7BEB"/>
     <w:rsid w:val="009E172E"/>
     <w:rsid w:val="009F0C13"/>
     <w:rsid w:val="009F161E"/>
+    <w:rsid w:val="009F16A0"/>
     <w:rsid w:val="009F2C21"/>
     <w:rsid w:val="009F30DB"/>
     <w:rsid w:val="009F36AB"/>
+    <w:rsid w:val="00A06E3E"/>
     <w:rsid w:val="00A0732C"/>
+    <w:rsid w:val="00A105BA"/>
+    <w:rsid w:val="00A10FD3"/>
     <w:rsid w:val="00A132C5"/>
     <w:rsid w:val="00A20873"/>
     <w:rsid w:val="00A24581"/>
+    <w:rsid w:val="00A307A3"/>
     <w:rsid w:val="00A34107"/>
     <w:rsid w:val="00A355B8"/>
     <w:rsid w:val="00A371BF"/>
     <w:rsid w:val="00A44190"/>
     <w:rsid w:val="00A44A2F"/>
     <w:rsid w:val="00A45017"/>
+    <w:rsid w:val="00A46165"/>
     <w:rsid w:val="00A54527"/>
     <w:rsid w:val="00A55561"/>
     <w:rsid w:val="00A556A9"/>
     <w:rsid w:val="00A570A5"/>
     <w:rsid w:val="00A57A94"/>
     <w:rsid w:val="00A624DC"/>
-    <w:rsid w:val="00A65BFC"/>
     <w:rsid w:val="00A676D6"/>
+    <w:rsid w:val="00A748FD"/>
+    <w:rsid w:val="00A81F50"/>
     <w:rsid w:val="00A8318B"/>
     <w:rsid w:val="00A84541"/>
     <w:rsid w:val="00A8533A"/>
     <w:rsid w:val="00A90321"/>
     <w:rsid w:val="00A92FC3"/>
     <w:rsid w:val="00A95E57"/>
     <w:rsid w:val="00A96B67"/>
     <w:rsid w:val="00AA09C8"/>
     <w:rsid w:val="00AA438E"/>
+    <w:rsid w:val="00AA67B0"/>
     <w:rsid w:val="00AA6D74"/>
     <w:rsid w:val="00AB17BD"/>
     <w:rsid w:val="00AB3531"/>
     <w:rsid w:val="00AB4F0D"/>
     <w:rsid w:val="00AB644E"/>
     <w:rsid w:val="00AB7242"/>
+    <w:rsid w:val="00AC04AB"/>
     <w:rsid w:val="00AC5333"/>
+    <w:rsid w:val="00AC68FA"/>
     <w:rsid w:val="00AD07DC"/>
     <w:rsid w:val="00AD316E"/>
     <w:rsid w:val="00AD4F1A"/>
     <w:rsid w:val="00AD7E5F"/>
+    <w:rsid w:val="00AE6DF5"/>
     <w:rsid w:val="00AF0F48"/>
+    <w:rsid w:val="00AF6D01"/>
+    <w:rsid w:val="00B00946"/>
     <w:rsid w:val="00B00C7E"/>
+    <w:rsid w:val="00B013A1"/>
     <w:rsid w:val="00B01AEE"/>
+    <w:rsid w:val="00B04C7E"/>
     <w:rsid w:val="00B056A6"/>
     <w:rsid w:val="00B05D23"/>
+    <w:rsid w:val="00B07986"/>
+    <w:rsid w:val="00B10B38"/>
+    <w:rsid w:val="00B16BD7"/>
     <w:rsid w:val="00B20DFF"/>
+    <w:rsid w:val="00B24EF4"/>
     <w:rsid w:val="00B40DA7"/>
     <w:rsid w:val="00B43CEC"/>
+    <w:rsid w:val="00B44A9F"/>
+    <w:rsid w:val="00B44F61"/>
     <w:rsid w:val="00B45389"/>
+    <w:rsid w:val="00B466C7"/>
     <w:rsid w:val="00B472D1"/>
     <w:rsid w:val="00B501E5"/>
     <w:rsid w:val="00B5258D"/>
     <w:rsid w:val="00B54A6F"/>
+    <w:rsid w:val="00B56B56"/>
     <w:rsid w:val="00B5752C"/>
     <w:rsid w:val="00B6013C"/>
+    <w:rsid w:val="00B602F2"/>
     <w:rsid w:val="00B61FAC"/>
     <w:rsid w:val="00B6302C"/>
     <w:rsid w:val="00B63E7A"/>
     <w:rsid w:val="00B666B8"/>
     <w:rsid w:val="00B667E8"/>
     <w:rsid w:val="00B713B2"/>
+    <w:rsid w:val="00B7290B"/>
     <w:rsid w:val="00B73E6A"/>
     <w:rsid w:val="00B80A24"/>
     <w:rsid w:val="00B855CE"/>
     <w:rsid w:val="00B85DCB"/>
+    <w:rsid w:val="00B862DE"/>
+    <w:rsid w:val="00B90A3C"/>
+    <w:rsid w:val="00B9285D"/>
     <w:rsid w:val="00B928C9"/>
     <w:rsid w:val="00B9463D"/>
     <w:rsid w:val="00B947F7"/>
+    <w:rsid w:val="00BA07F2"/>
     <w:rsid w:val="00BA4D43"/>
     <w:rsid w:val="00BA54A8"/>
+    <w:rsid w:val="00BB03FD"/>
     <w:rsid w:val="00BB24B7"/>
     <w:rsid w:val="00BB419D"/>
     <w:rsid w:val="00BB56E6"/>
+    <w:rsid w:val="00BB6036"/>
+    <w:rsid w:val="00BB61DC"/>
+    <w:rsid w:val="00BC13D8"/>
     <w:rsid w:val="00BC152A"/>
+    <w:rsid w:val="00BC251D"/>
+    <w:rsid w:val="00BC3C22"/>
     <w:rsid w:val="00BC4051"/>
     <w:rsid w:val="00BC4CC0"/>
     <w:rsid w:val="00BC5E0E"/>
     <w:rsid w:val="00BC6248"/>
     <w:rsid w:val="00BC752A"/>
     <w:rsid w:val="00BD0625"/>
+    <w:rsid w:val="00BD2BFA"/>
     <w:rsid w:val="00BE2455"/>
     <w:rsid w:val="00BE27E6"/>
+    <w:rsid w:val="00BE28F6"/>
+    <w:rsid w:val="00BE5E7C"/>
     <w:rsid w:val="00BE63B2"/>
     <w:rsid w:val="00BE7217"/>
     <w:rsid w:val="00BE7472"/>
     <w:rsid w:val="00BE7588"/>
     <w:rsid w:val="00BF2861"/>
     <w:rsid w:val="00BF3C51"/>
     <w:rsid w:val="00BF3F9B"/>
+    <w:rsid w:val="00BF58A6"/>
     <w:rsid w:val="00C00CAC"/>
+    <w:rsid w:val="00C0305D"/>
+    <w:rsid w:val="00C044B1"/>
+    <w:rsid w:val="00C202BC"/>
     <w:rsid w:val="00C204B4"/>
     <w:rsid w:val="00C20DCA"/>
+    <w:rsid w:val="00C24DB7"/>
     <w:rsid w:val="00C25ADE"/>
     <w:rsid w:val="00C27941"/>
     <w:rsid w:val="00C30E13"/>
     <w:rsid w:val="00C30FEC"/>
     <w:rsid w:val="00C32A50"/>
     <w:rsid w:val="00C36C72"/>
     <w:rsid w:val="00C37462"/>
+    <w:rsid w:val="00C4008B"/>
     <w:rsid w:val="00C41035"/>
     <w:rsid w:val="00C41FF3"/>
     <w:rsid w:val="00C4324C"/>
+    <w:rsid w:val="00C450BA"/>
     <w:rsid w:val="00C47BD0"/>
     <w:rsid w:val="00C51478"/>
+    <w:rsid w:val="00C52E57"/>
     <w:rsid w:val="00C559DA"/>
     <w:rsid w:val="00C60D3C"/>
     <w:rsid w:val="00C629E1"/>
     <w:rsid w:val="00C6442B"/>
+    <w:rsid w:val="00C6573C"/>
     <w:rsid w:val="00C723F5"/>
     <w:rsid w:val="00C72499"/>
     <w:rsid w:val="00C72A98"/>
     <w:rsid w:val="00C73E0C"/>
     <w:rsid w:val="00C73F1E"/>
     <w:rsid w:val="00C73F86"/>
     <w:rsid w:val="00C756AD"/>
     <w:rsid w:val="00C82D0C"/>
     <w:rsid w:val="00C838E7"/>
     <w:rsid w:val="00C87A01"/>
+    <w:rsid w:val="00C911C2"/>
+    <w:rsid w:val="00C9175E"/>
     <w:rsid w:val="00C92B44"/>
+    <w:rsid w:val="00C93469"/>
     <w:rsid w:val="00C93A24"/>
     <w:rsid w:val="00C952D6"/>
     <w:rsid w:val="00C96AF7"/>
     <w:rsid w:val="00CA379E"/>
     <w:rsid w:val="00CA4867"/>
     <w:rsid w:val="00CA55CB"/>
     <w:rsid w:val="00CB3B97"/>
     <w:rsid w:val="00CB3D76"/>
     <w:rsid w:val="00CB3F0B"/>
+    <w:rsid w:val="00CB3F8C"/>
     <w:rsid w:val="00CB4F06"/>
     <w:rsid w:val="00CB6252"/>
+    <w:rsid w:val="00CB7D30"/>
     <w:rsid w:val="00CC0439"/>
+    <w:rsid w:val="00CC0BD0"/>
     <w:rsid w:val="00CC158A"/>
     <w:rsid w:val="00CC2CEC"/>
     <w:rsid w:val="00CC3260"/>
     <w:rsid w:val="00CC37F5"/>
+    <w:rsid w:val="00CC424D"/>
+    <w:rsid w:val="00CC643E"/>
+    <w:rsid w:val="00CD0B14"/>
     <w:rsid w:val="00CD1F56"/>
     <w:rsid w:val="00CD3F65"/>
     <w:rsid w:val="00CD61FE"/>
     <w:rsid w:val="00CD62D2"/>
     <w:rsid w:val="00CD6876"/>
+    <w:rsid w:val="00CD6E2C"/>
     <w:rsid w:val="00CD7670"/>
     <w:rsid w:val="00CE5ABF"/>
     <w:rsid w:val="00CE629F"/>
     <w:rsid w:val="00CF186E"/>
     <w:rsid w:val="00CF321D"/>
     <w:rsid w:val="00CF3272"/>
+    <w:rsid w:val="00CF365C"/>
     <w:rsid w:val="00CF3A45"/>
     <w:rsid w:val="00CF41A4"/>
     <w:rsid w:val="00CF4985"/>
+    <w:rsid w:val="00CF4F43"/>
     <w:rsid w:val="00CF5C89"/>
     <w:rsid w:val="00CF616C"/>
     <w:rsid w:val="00CF7D89"/>
     <w:rsid w:val="00D03EB4"/>
+    <w:rsid w:val="00D04500"/>
     <w:rsid w:val="00D04A69"/>
     <w:rsid w:val="00D04FD7"/>
     <w:rsid w:val="00D07DA0"/>
     <w:rsid w:val="00D13B4D"/>
     <w:rsid w:val="00D141D5"/>
+    <w:rsid w:val="00D150A2"/>
     <w:rsid w:val="00D1628A"/>
     <w:rsid w:val="00D16813"/>
     <w:rsid w:val="00D20239"/>
     <w:rsid w:val="00D20971"/>
     <w:rsid w:val="00D333F6"/>
     <w:rsid w:val="00D33B46"/>
     <w:rsid w:val="00D33E17"/>
     <w:rsid w:val="00D34960"/>
     <w:rsid w:val="00D361BD"/>
+    <w:rsid w:val="00D36246"/>
+    <w:rsid w:val="00D4364F"/>
     <w:rsid w:val="00D5257D"/>
+    <w:rsid w:val="00D53962"/>
     <w:rsid w:val="00D55137"/>
     <w:rsid w:val="00D56735"/>
     <w:rsid w:val="00D622B1"/>
-    <w:rsid w:val="00D84467"/>
+    <w:rsid w:val="00D6291C"/>
     <w:rsid w:val="00D84FBA"/>
     <w:rsid w:val="00D9110C"/>
     <w:rsid w:val="00D91C5A"/>
+    <w:rsid w:val="00D94430"/>
     <w:rsid w:val="00D97157"/>
     <w:rsid w:val="00DA135F"/>
     <w:rsid w:val="00DA5A0E"/>
     <w:rsid w:val="00DA7329"/>
     <w:rsid w:val="00DB11C0"/>
+    <w:rsid w:val="00DB6171"/>
     <w:rsid w:val="00DC06E9"/>
     <w:rsid w:val="00DC12EE"/>
+    <w:rsid w:val="00DC3462"/>
     <w:rsid w:val="00DC55FD"/>
     <w:rsid w:val="00DC700D"/>
     <w:rsid w:val="00DD0322"/>
     <w:rsid w:val="00DD1CE0"/>
     <w:rsid w:val="00DD5653"/>
     <w:rsid w:val="00DD70F5"/>
     <w:rsid w:val="00DE11E7"/>
     <w:rsid w:val="00DE27E5"/>
     <w:rsid w:val="00DE3046"/>
     <w:rsid w:val="00DE3BCB"/>
     <w:rsid w:val="00DE4DD2"/>
     <w:rsid w:val="00DE7E3A"/>
     <w:rsid w:val="00DF005F"/>
     <w:rsid w:val="00DF287B"/>
-    <w:rsid w:val="00DF4966"/>
     <w:rsid w:val="00DF5B3B"/>
+    <w:rsid w:val="00DF6A3A"/>
     <w:rsid w:val="00E00E49"/>
     <w:rsid w:val="00E016ED"/>
     <w:rsid w:val="00E01F42"/>
     <w:rsid w:val="00E027F9"/>
+    <w:rsid w:val="00E03386"/>
+    <w:rsid w:val="00E04DF0"/>
     <w:rsid w:val="00E0537B"/>
     <w:rsid w:val="00E06047"/>
     <w:rsid w:val="00E06931"/>
     <w:rsid w:val="00E10429"/>
+    <w:rsid w:val="00E1065C"/>
     <w:rsid w:val="00E10786"/>
     <w:rsid w:val="00E14D7E"/>
     <w:rsid w:val="00E14D83"/>
     <w:rsid w:val="00E151CD"/>
     <w:rsid w:val="00E15440"/>
     <w:rsid w:val="00E1594E"/>
     <w:rsid w:val="00E17B0A"/>
     <w:rsid w:val="00E202F7"/>
+    <w:rsid w:val="00E22656"/>
     <w:rsid w:val="00E24CD3"/>
     <w:rsid w:val="00E2743D"/>
     <w:rsid w:val="00E30707"/>
     <w:rsid w:val="00E30BBE"/>
     <w:rsid w:val="00E30D48"/>
     <w:rsid w:val="00E31A9F"/>
     <w:rsid w:val="00E32339"/>
     <w:rsid w:val="00E32409"/>
     <w:rsid w:val="00E335B5"/>
     <w:rsid w:val="00E40C24"/>
     <w:rsid w:val="00E43A91"/>
     <w:rsid w:val="00E43B06"/>
     <w:rsid w:val="00E467CD"/>
     <w:rsid w:val="00E50211"/>
+    <w:rsid w:val="00E505C6"/>
     <w:rsid w:val="00E50F56"/>
     <w:rsid w:val="00E52E68"/>
+    <w:rsid w:val="00E54BFF"/>
     <w:rsid w:val="00E562ED"/>
+    <w:rsid w:val="00E6004F"/>
     <w:rsid w:val="00E610C4"/>
+    <w:rsid w:val="00E638D8"/>
     <w:rsid w:val="00E64611"/>
+    <w:rsid w:val="00E71721"/>
     <w:rsid w:val="00E71BB0"/>
+    <w:rsid w:val="00E74E4F"/>
     <w:rsid w:val="00E775AF"/>
     <w:rsid w:val="00E83132"/>
     <w:rsid w:val="00E854DB"/>
+    <w:rsid w:val="00E85F91"/>
+    <w:rsid w:val="00E86AF1"/>
     <w:rsid w:val="00E8730E"/>
     <w:rsid w:val="00E900C5"/>
     <w:rsid w:val="00E90B1F"/>
     <w:rsid w:val="00E92E92"/>
+    <w:rsid w:val="00E93075"/>
+    <w:rsid w:val="00E941C6"/>
     <w:rsid w:val="00E95FDF"/>
     <w:rsid w:val="00EA14FE"/>
     <w:rsid w:val="00EA3312"/>
     <w:rsid w:val="00EA3E48"/>
     <w:rsid w:val="00EA40EF"/>
     <w:rsid w:val="00EA42C1"/>
+    <w:rsid w:val="00EA4C2C"/>
     <w:rsid w:val="00EA4C7C"/>
     <w:rsid w:val="00EA59F0"/>
     <w:rsid w:val="00EA5B6B"/>
     <w:rsid w:val="00EA6188"/>
+    <w:rsid w:val="00EA65E9"/>
     <w:rsid w:val="00EB49B4"/>
     <w:rsid w:val="00EB5EA5"/>
+    <w:rsid w:val="00EC0936"/>
     <w:rsid w:val="00EC1C1F"/>
     <w:rsid w:val="00EC40C5"/>
     <w:rsid w:val="00EC4EF3"/>
     <w:rsid w:val="00EC6977"/>
     <w:rsid w:val="00EC7F65"/>
     <w:rsid w:val="00ED5013"/>
     <w:rsid w:val="00ED7969"/>
+    <w:rsid w:val="00EE2617"/>
     <w:rsid w:val="00EE6174"/>
     <w:rsid w:val="00EF01FB"/>
+    <w:rsid w:val="00EF0E77"/>
     <w:rsid w:val="00EF41D1"/>
     <w:rsid w:val="00EF6021"/>
     <w:rsid w:val="00F0121B"/>
     <w:rsid w:val="00F01986"/>
     <w:rsid w:val="00F13762"/>
     <w:rsid w:val="00F151C3"/>
     <w:rsid w:val="00F1657E"/>
     <w:rsid w:val="00F2107A"/>
     <w:rsid w:val="00F23DA3"/>
     <w:rsid w:val="00F25C25"/>
+    <w:rsid w:val="00F26794"/>
     <w:rsid w:val="00F2740B"/>
     <w:rsid w:val="00F3012D"/>
     <w:rsid w:val="00F33F03"/>
+    <w:rsid w:val="00F353FE"/>
     <w:rsid w:val="00F3551A"/>
     <w:rsid w:val="00F35BBD"/>
     <w:rsid w:val="00F375C1"/>
     <w:rsid w:val="00F37E2D"/>
     <w:rsid w:val="00F437ED"/>
     <w:rsid w:val="00F50C53"/>
     <w:rsid w:val="00F537CC"/>
     <w:rsid w:val="00F5574B"/>
+    <w:rsid w:val="00F56A52"/>
     <w:rsid w:val="00F57244"/>
     <w:rsid w:val="00F644FA"/>
     <w:rsid w:val="00F66D20"/>
+    <w:rsid w:val="00F678BC"/>
     <w:rsid w:val="00F679E8"/>
     <w:rsid w:val="00F71319"/>
     <w:rsid w:val="00F72881"/>
     <w:rsid w:val="00F72F82"/>
     <w:rsid w:val="00F746E2"/>
     <w:rsid w:val="00F7490E"/>
     <w:rsid w:val="00F74B82"/>
     <w:rsid w:val="00F80DFE"/>
     <w:rsid w:val="00F811DA"/>
     <w:rsid w:val="00F8300C"/>
     <w:rsid w:val="00F903DF"/>
     <w:rsid w:val="00FA2969"/>
     <w:rsid w:val="00FA38F0"/>
     <w:rsid w:val="00FB03AE"/>
     <w:rsid w:val="00FB35B1"/>
     <w:rsid w:val="00FB41D8"/>
     <w:rsid w:val="00FB558D"/>
     <w:rsid w:val="00FB6C73"/>
     <w:rsid w:val="00FC0E92"/>
     <w:rsid w:val="00FC2A5F"/>
     <w:rsid w:val="00FC5578"/>
     <w:rsid w:val="00FD0F9B"/>
     <w:rsid w:val="00FD664A"/>
+    <w:rsid w:val="00FE1818"/>
     <w:rsid w:val="00FE1F50"/>
     <w:rsid w:val="00FE26B8"/>
     <w:rsid w:val="00FE4A9B"/>
     <w:rsid w:val="00FE7455"/>
     <w:rsid w:val="00FF3E16"/>
     <w:rsid w:val="00FF4085"/>
     <w:rsid w:val="00FF743D"/>
     <w:rsid w:val="00FF7B2D"/>
+    <w:rsid w:val="2AAB3A67"/>
     <w:rsid w:val="56955A76"/>
     <w:rsid w:val="5A0A6A43"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="stockticker"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6C6A594C"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{0B048C53-5EAD-4105-B453-6474EA59D186}"/>
+  <w15:docId w15:val="{6DA97424-AACF-4458-B6CF-A5D5C2D5A759}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -25804,50 +27243,62 @@
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:link w:val="CommentText"/>
     <w:semiHidden/>
     <w:rsid w:val="004A51FD"/>
     <w:rPr>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B947F7"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CC0BD0"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="400755928">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="678049384">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -25907,51 +27358,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1762795207">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deq.nc.gov/water-quality/chemistry-lab/certification/memos/additionalmetalsatpicpandicpms-11072007/download" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -26218,67 +27669,67 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="6c4d0212-d18a-49b7-9235-90f5080397e6" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003A8160F1F83AD343AA5ADD21600CAC3F" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="962ebb92074a852ffe16ac83e118b6e5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12" xmlns:ns3="6c4d0212-d18a-49b7-9235-90f5080397e6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d7d4a4ffd33a3112bc2ba8f33ab9ad46" ns2:_="" ns3:_="">
     <xsd:import namespace="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12"/>
     <xsd:import namespace="6c4d0212-d18a-49b7-9235-90f5080397e6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -26473,113 +27924,147 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{117FA1CE-6569-4920-B423-D16C590B9080}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{477DCEF8-E65B-484C-8610-DEE8BB7C9593}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="6c4d0212-d18a-49b7-9235-90f5080397e6"/>
     <ds:schemaRef ds:uri="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{117FA1CE-6569-4920-B423-D16C590B9080}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A752B957-079F-4216-8B8A-9D194DEDA495}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD92F607-2E37-415B-ACF3-42BF0FD2CA0C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12"/>
+    <ds:schemaRef ds:uri="6c4d0212-d18a-49b7-9235-90f5080397e6"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>6207</Words>
-  <Characters>33584</Characters>
+  <Words>5969</Words>
+  <Characters>34024</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1399</Lines>
-  <Paragraphs>497</Paragraphs>
+  <Lines>283</Lines>
+  <Paragraphs>79</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>NC DENR/DWQ LABORATORY CERTIFICATION</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>NC DENR DWQ Lab Certification</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>39294</CharactersWithSpaces>
+  <CharactersWithSpaces>39914</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:i4>2687078</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.deq.nc.gov/water-quality/chemistry-lab/certification/memos/additionalmetalsatpicpandicpms-11072007/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>NC DENR/DWQ LABORATORY CERTIFICATION</dc:title>
   <dc:subject/>
   <dc:creator>e_henderson</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003A8160F1F83AD343AA5ADD21600CAC3F</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
-    <vt:r8>7375300</vt:r8>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>