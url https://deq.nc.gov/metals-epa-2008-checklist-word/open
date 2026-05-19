--- v1 (2026-02-22)
+++ v2 (2026-05-19)
@@ -1,44 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="18AAB19E" w14:textId="7328BE88" w:rsidR="00C37462" w:rsidRDefault="00C37462">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -551,84 +553,230 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>EPA Method 200.8, Rev. 5.4 (1994)</w:t>
       </w:r>
       <w:r w:rsidR="00DE09DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Aqueous and Non-aqueous)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="293FB6EA" w14:textId="0C590AA6" w:rsidR="001C3D0F" w:rsidRDefault="001C3D0F" w:rsidP="006262D7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EFA3B66" w14:textId="74A6F80B" w:rsidR="001C3D0F" w:rsidRPr="00A27C6F" w:rsidRDefault="001C3D0F" w:rsidP="006262D7">
+    <w:p w14:paraId="4EFA3B66" w14:textId="16770659" w:rsidR="001C3D0F" w:rsidRPr="00A27C6F" w:rsidRDefault="001C3D0F" w:rsidP="006F0CDF">
       <w:pPr>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="001C3D0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Per November 7, 2007 EPA letter, additional metals that are not in Table 1.1 may be analyzed as long as QC is acceptable</w:t>
+        <w:t xml:space="preserve">Per </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00C33C2F" w:rsidRPr="00CC0BD0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>November 7, 2007 EPA letter</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EPA letter, </w:t>
+      </w:r>
+      <w:r w:rsidR="0011134B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">metals </w:t>
+      </w:r>
+      <w:r w:rsidR="00194909">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>approved for EPA</w:t>
+      </w:r>
+      <w:r w:rsidR="0011134B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 200.8 in 40 CFR Part 136.3 Table IB but </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>that are not in</w:t>
+      </w:r>
+      <w:r w:rsidR="0011134B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the method</w:t>
+      </w:r>
+      <w:r w:rsidDel="0011134B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>may be analyzed as long as QC is acceptable</w:t>
+      </w:r>
+      <w:r w:rsidR="00707DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F527D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F1C5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">However, </w:t>
+      </w:r>
+      <w:r w:rsidR="00996BE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>although Mercury is</w:t>
+      </w:r>
+      <w:r w:rsidR="0068560F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r w:rsidR="003A265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EPA 200.8, it is </w:t>
+      </w:r>
+      <w:r w:rsidR="005D0872">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>not an app</w:t>
+      </w:r>
+      <w:r w:rsidR="00925EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">roved method in </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0905">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>40 CFR Part 136.3.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6751CF9A" w14:textId="77777777" w:rsidR="00C37462" w:rsidRDefault="00C37462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="489640EE" w14:textId="77777777" w:rsidR="00C37462" w:rsidRDefault="00C37462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -758,51 +906,87 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B3EDB18" w14:textId="77777777" w:rsidR="006262D7" w:rsidRPr="00A0149B" w:rsidRDefault="005B0D43" w:rsidP="003D5D83">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Analytical balance, capable to measure 0.1 mg</w:t>
+              <w:t xml:space="preserve">Analytical balance, capable </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>measure</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 0.1 mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="424" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="756809F3" w14:textId="77777777" w:rsidR="006262D7" w:rsidRPr="00A0149B" w:rsidRDefault="006262D7" w:rsidP="003D5D83">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1158,333 +1342,333 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="48F269CC" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="0054425D" w:rsidRDefault="00C37462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16D187E3" w14:textId="77777777" w:rsidR="00C37462" w:rsidRDefault="00C37462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="11060" w:type="dxa"/>
+        <w:tblW w:w="11153" w:type="dxa"/>
         <w:tblInd w:w="97" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="461"/>
-        <w:gridCol w:w="5714"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="25"/>
+        <w:gridCol w:w="4885"/>
+        <w:gridCol w:w="449"/>
+        <w:gridCol w:w="449"/>
+        <w:gridCol w:w="4896"/>
+        <w:gridCol w:w="13"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BB7D5D" w:rsidRPr="00A0149B" w14:paraId="4EB9FFD0" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="00BB7D5D" w:rsidRPr="00A0149B" w14:paraId="4EB9FFD0" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:tcW w:w="11153" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F56BB98" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRPr="00156B7F" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
+          <w:p w14:paraId="7F56BB98" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRPr="004734A7" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00156B7F">
+            <w:r w:rsidRPr="004734A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PLEASE COMPLETE CHECKLIST IN INDELIBLE INK</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D67B5E6" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRPr="00156B7F" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
+          <w:p w14:paraId="3D67B5E6" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRPr="00A92315" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00156B7F">
+            <w:r w:rsidRPr="00A92315">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Please mark Y, N or NA in the column labeled LAB to indicate the common lab practice </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00156B7F">
+            <w:r w:rsidRPr="00A92315">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>and in the column</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00156B7F">
+            <w:r w:rsidRPr="00A92315">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> labeled SOP to indicate whether it is addressed in the SOP.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7D5D" w:rsidRPr="00A0149B" w14:paraId="59529DAC" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="00030407" w:rsidRPr="00A0149B" w14:paraId="59529DAC" w14:textId="77777777" w:rsidTr="00FC1A10">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50979E6F" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRPr="008352D2" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63A5FA4A" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRPr="008352D2" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008352D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>GENERAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="717FCD49" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRPr="00560E41" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>LAB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EF352A5" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRPr="00560E41" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SOP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67B657C9" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EXPLANATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7D5D" w:rsidRPr="00A0149B" w14:paraId="77D0009C" w14:textId="77777777" w:rsidTr="002A3DB9">
+      <w:tr w:rsidR="00030407" w:rsidRPr="00A0149B" w14:paraId="77D0009C" w14:textId="77777777" w:rsidTr="00FC1A10">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5177BFA7" w14:textId="181A8833" w:rsidR="00BB7D5D" w:rsidRPr="00A0149B" w:rsidRDefault="00BB7D5D" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A004048" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is the SOP reviewed at least every 2 years? What is the most recent review/revision date of the SOP</w:t>
             </w:r>
             <w:r w:rsidRPr="007741AB">
@@ -1560,91 +1744,90 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0839D6BB" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRPr="00560E41" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DEF6979" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRPr="00560E41" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54AE20DF" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRPr="00560E41" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="372FE3A7" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Quality assurance, quality control, and Standard Operating Procedure documentation shall indicate the effective date of the document and be reviewed every two years and updated if changes in procedures are made.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="433D52F0" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1652,82 +1835,82 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="22A38FCA" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRPr="00560E41" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Verify proper method reference. During review notate deviations from the approved method and SOP. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7D5D" w:rsidRPr="00A0149B" w14:paraId="11F8D283" w14:textId="77777777" w:rsidTr="002A3DB9">
+      <w:tr w:rsidR="00BB7D5D" w:rsidRPr="00A0149B" w14:paraId="11F8D283" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01B464C6" w14:textId="4CE7C82B" w:rsidR="00BB7D5D" w:rsidRDefault="00BB7D5D" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="008ABC67" w14:textId="7698CCA6" w:rsidR="00BB7D5D" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Are all </w:t>
             </w:r>
@@ -1749,414 +1932,414 @@
               </w:rPr>
               <w:t xml:space="preserve">revision dates and </w:t>
             </w:r>
             <w:r w:rsidR="00AD299B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">procedural edits </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>tracked and documented? [15A NCAC 02H .0805 (a) (7)]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="449" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="656A5EEF" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRPr="00BB7D5D" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CC8EB68" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRPr="00560E41" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02FBD3CB" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRPr="008352D2" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D53CA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Each laboratory shall have a formal process to track and document review dates and any revisions made in all quality assurance, quality control, and Standard Operating Procedure documents.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7D5D" w:rsidRPr="00A0149B" w14:paraId="41F7136D" w14:textId="77777777" w:rsidTr="002A3DB9">
+      <w:tr w:rsidR="00BB7D5D" w:rsidRPr="00A0149B" w14:paraId="41F7136D" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11B0B52D" w14:textId="72F709F0" w:rsidR="00BB7D5D" w:rsidRDefault="00BB7D5D" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="432331B3" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is there North Carolina data available for review?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38367C44" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRPr="00560E41" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D4A072F" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRPr="00560E41" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C025EAE" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If not, review PT data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7D5D" w:rsidRPr="00A0149B" w14:paraId="0597354B" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="00030407" w:rsidRPr="00A0149B" w14:paraId="0597354B" w14:textId="77777777" w:rsidTr="00FC1A10">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EB10AC0" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRPr="00A0149B" w:rsidRDefault="00BB7D5D" w:rsidP="00C216A3">
             <w:pPr>
               <w:ind w:left="432"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28F62C89" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRPr="00560E41" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PRESERVATION and STORAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="071753DF" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRPr="00560E41" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>LAB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24F94C28" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRPr="00560E41" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SOP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AEB7293" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRPr="00560E41" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EXPLANATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7D5D" w:rsidRPr="00A0149B" w14:paraId="4531D40B" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="00BB7D5D" w:rsidRPr="00A0149B" w14:paraId="4531D40B" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14E42117" w14:textId="0A4520BF" w:rsidR="00BB7D5D" w:rsidRPr="00A0149B" w:rsidRDefault="00BB7D5D" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B440EDA" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">What type of sample container is used? </w:t>
             </w:r>
             <w:r>
@@ -2197,380 +2380,380 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Answer:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0ED63498" w14:textId="0D4893FC" w:rsidR="00CC2B9B" w:rsidRPr="00A17A65" w:rsidRDefault="00CC2B9B" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4AAC5866" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRPr="00A0149B" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50C82F33" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRPr="00A0149B" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AC791D1" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRPr="00A0149B" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Silica requires polyethylene or quartz. Boron requires polyethylene, fluoropolymer (PTFE, Teflon®), or quartz. All others require polyethylene, fluoropolymer (PTFE, Teflon®), or glass.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7D5D" w:rsidRPr="00A0149B" w14:paraId="718929A7" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="00BB7D5D" w:rsidRPr="00A0149B" w14:paraId="718929A7" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23A09106" w14:textId="1905E9E0" w:rsidR="00BB7D5D" w:rsidRPr="00A0149B" w:rsidRDefault="00BB7D5D" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61E863A7" w14:textId="38F4A5EF" w:rsidR="00BB7D5D" w:rsidRPr="0067392B" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Are samples (except Silica) analyzed within 6 months of collection? </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[40 CFR 136.3 Table II]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B43DAA8" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRPr="00A0149B" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65282277" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRPr="00A0149B" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FBF1B5A" w14:textId="15845FCE" w:rsidR="00BB7D5D" w:rsidRPr="00A0149B" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7D5D" w:rsidRPr="00A0149B" w14:paraId="54FA227D" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="00BB7D5D" w:rsidRPr="00A0149B" w14:paraId="54FA227D" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="360FE354" w14:textId="12E9E97B" w:rsidR="00BB7D5D" w:rsidRPr="00A0149B" w:rsidRDefault="00BB7D5D" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A90EA81" w14:textId="1C8E9080" w:rsidR="00BB7D5D" w:rsidRPr="00A0149B" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Are Silica samples analyzed within 28 days? </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[40 CFR 136.3 Table II]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44811A4C" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRPr="00A0149B" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27DAC1BC" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRPr="00A0149B" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E4700E6" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRPr="00A0149B" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7D5D" w:rsidRPr="00A0149B" w14:paraId="27222A6C" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="00BB7D5D" w:rsidRPr="00A0149B" w14:paraId="27222A6C" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B09F253" w14:textId="32AEC284" w:rsidR="00BB7D5D" w:rsidRDefault="00BB7D5D" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67A2169E" w14:textId="558945BF" w:rsidR="00BB7D5D" w:rsidRPr="006E59D1" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Are </w:t>
             </w:r>
             <w:r w:rsidR="007825C8">
               <w:rPr>
@@ -2612,141 +2795,141 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">S.U. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">within 15 minutes of collection? </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[40 CFR 136.3 Table II]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="504A9BA4" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRPr="00A0149B" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5941C02A" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRPr="00A0149B" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A75E014" w14:textId="77777777" w:rsidR="00BB7D5D" w:rsidRPr="00A0149B" w:rsidRDefault="00BB7D5D" w:rsidP="00BB7D5D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="4439EBFC" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="4439EBFC" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F9239AF" w14:textId="75690995" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67BBBBF9" w14:textId="40169E48" w:rsidR="006100D5" w:rsidRPr="006E59D1" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If not, are they (except for Boron and Silica) preserved with HNO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2756,149 +2939,149 @@
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> to pH &lt;2 S.U. at least 24 hours prior to analysis? </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[40 CFR 136.3 Table II]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="282731A6" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02A88041" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="154CF404" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>40 CFR does not make this allowance for Boron, so it must be preserved within 15 minutes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="46820018" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="46820018" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41EA3A0B" w14:textId="59A18BD8" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51C192A9" w14:textId="0E1EC630" w:rsidR="00366F96" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Are aqueous samples (except Silica and boron) </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF09BA">
               <w:rPr>
@@ -2974,91 +3157,91 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4DA5CD85" w14:textId="2197F30B" w:rsidR="00366F96" w:rsidRDefault="00366F96" w:rsidP="00366F96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5D53A843" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00366F96" w:rsidRDefault="006100D5" w:rsidP="00366F96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A242EFF" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="292B98B2" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FB2B978" w14:textId="7D887624" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Footnote 19: </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF09BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3075,113 +3258,113 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF09BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>to dissolve any metals that adsorb to the container walls. If the sample must be analyzed within 24 hours of collection, add the acid immediately</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF09BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">(see footnote 2). Soil and sediment samples do not </w:t>
+              <w:t xml:space="preserve">(see footnote 2). Soil and sediment samples do not need to be preserved with acid. The </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF09BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>need to be preserved with acid. The allowances in this footnote supersede the preservation</w:t>
+              <w:t>allowances in this footnote supersede the preservation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF09BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>and holding time requirements in the approved metals methods.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="5AC441FA" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="5AC441FA" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D1F0BAB" w14:textId="09D51D2B" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B0F9941" w14:textId="70340AA8" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0067392B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
@@ -3318,149 +3501,149 @@
               </w:rPr>
               <w:t xml:space="preserve">º </w:t>
             </w:r>
             <w:r w:rsidRPr="0067392B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>C during shipment?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> [40 CFR 136.3 Table II]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10772F74" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47642AA4" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68C4A394" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Silica samples are not acid preserved and must be refrigerated.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="2907DC56" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="2907DC56" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3623EC29" w14:textId="4FCCA7A7" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B27C0A8" w14:textId="1789B742" w:rsidR="006100D5" w:rsidRPr="0067392B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0067392B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
@@ -3571,141 +3754,141 @@
               </w:rPr>
               <w:t>torage</w:t>
             </w:r>
             <w:r w:rsidRPr="0067392B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> [40 CFR 136.3 Table II]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F16A5C0" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02E1A3DA" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2557814B" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="41D6DD7D" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="41D6DD7D" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D9CA1AA" w14:textId="794891DF" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CF2C91A" w14:textId="1AA5407B" w:rsidR="006100D5" w:rsidRPr="0067392B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">For dissolved metals, are the samples filtered through a 0.45 </w:t>
             </w:r>
@@ -3771,344 +3954,362 @@
                 </w:rPr>
                 <w:t>CFR</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 136.3 Table II Footnote 7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3919DC30" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3020ED16" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A34420D" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00560E41" w14:paraId="419C382F" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00560E41" w14:paraId="419C382F" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13A659D8" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="00C216A3">
             <w:pPr>
               <w:ind w:left="432"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FD1801E" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00560E41" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PROCEDURE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Interferences</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="532CF822" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00560E41" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>LAB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F38064A" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00560E41" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SOP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23565233" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00560E41" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EXPLANATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="363937EF" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="363937EF" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21242BC2" w14:textId="701120E7" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03AF6C4D" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>If alternative analytical isotopes (other than those in Table 4) having higher natural abundance are selected in order to achieve greater sensitivity are chosen, is the data corrected by measuring the signal from another isotope of the interfering element and subtracting the appropriate signal ratio from the isotope of interest? [EPA Method 200.8, Rev. 5.4 (1994), Section 4.1.1]</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="450" w:type="dxa"/>
+              <w:t xml:space="preserve">If alternative analytical isotopes (other than those in Table 4) having higher natural abundance are selected </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>in order to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> achieve greater sensitivity are chosen, is the data corrected by measuring the signal from another isotope of the interfering element and subtracting the appropriate signal ratio from the isotope of interest? [EPA Method 200.8, Rev. 5.4 (1994), Section 4.1.1]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BDA69A3" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05137DBE" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57CB8850" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005338E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Isobaric elemental interferences </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -4295,170 +4496,180 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>elemental equation for data calculations. Relevant isotope ratios should</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005338E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>be established prior to the application of any corrections.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="05FF0E85" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="05FF0E85" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C23A19E" w14:textId="5C2838B9" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DFC036B" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="0067392B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is the spectrometer resolution adjusted to minimize wing overlap interferences? [EPA Method 200.8, Rev. 5.4 (1994), Section 4.1.2]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="181BCB42" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D515CF8" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35688690" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D5264C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Abundance sensitivity - Is a property defining the degree to which the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D5264C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>wings of a mass peak contribute to adjacent masses. The abundance</w:t>
-            </w:r>
+              <w:t xml:space="preserve">wings of a mass peak contribute to adjacent masses. The </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D5264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>abundance</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D5264C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>sensitivity is affected by ion energy and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D5264C">
@@ -4482,135 +4693,135 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Wing overlap interferences may result when a small ion peak is being</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D5264C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>measured adjacent to a large one.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="3C21BBD0" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="3C21BBD0" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24DCAD61" w14:textId="0E150653" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40F42A65" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="0067392B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>When isobaric polyatomic ion interferences (see Table 2) cannot be avoided by the selection of alternative analytical isotopes, are corrections made to the data? [EPA Method 200.8, Rev. 5.4 (1994), Section 4.1.3]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="720B3B75" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33F4DE62" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54041836" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F3012">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Isobaric polyatomic ion interferences - Are caused by ions consisting of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -4798,153 +5009,171 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>selenium, can be greatly reduced with</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001F3012">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>the use of high purity krypton free argon.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="06C33BC7" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="06C33BC7" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="752EFF7D" w14:textId="57A04DF5" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="270C51F4" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="0067392B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Are internal standards used to compensate for physical interference effects? [EPA Method 200.8, Rev. 5.4 (1994), Section 4.1.4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1EB0B4B7" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C11975C" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49E89E2E" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00534279" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00534279">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Physical interferences may occur in the transfer of solution to</w:t>
+              <w:t xml:space="preserve">Physical interferences may occur in the transfer of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00534279">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>solution</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00534279">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00534279">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>the nebulizer (e.g., viscosity effects), at the point of aerosol formation and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -5062,168 +5291,159 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00534279">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>recommended</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> to reduce such effects. </w:t>
             </w:r>
             <w:r w:rsidRPr="00534279">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internal </w:t>
+              <w:t>Internal standards ideally should have similar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00534279">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...15 lines deleted...]
-              </w:rPr>
               <w:t>analytical behavior to the elements being determined.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="6BBBC75B" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="6BBBC75B" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AD8EB2E" w14:textId="3BDB857F" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EC30BCB" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="0067392B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Are suitable rinse times used to minimize memory interferences? [EPA Method 200.8, Rev. 5.4 (1994), Section 4.1.5]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BA83A8B" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FDAD17E" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="68A3B74C" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+            <w:tcW w:w="4896" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68A3B74C" w14:textId="197C4486" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0020407F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The rinse times necessary for a particular</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0020407F">
@@ -5306,399 +5526,461 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0020407F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>of time required to reduce analyte signals to within a factor of 10 of the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0020407F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>method detection limit, should be noted. Memory interferences may also</w:t>
+              <w:t xml:space="preserve">method detection </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0020407F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>limit</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0020407F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>, should be noted. Memory interferences may also</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0020407F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>be assessed within an analytical run by using a minimum of three</w:t>
+              <w:t xml:space="preserve">be assessed within an analytical </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0020407F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>run by using a minimum of three</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0020407F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>replicate integrations for data acquisition. If the integrated signal values</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0020407F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>drop consecutively, the analyst should be alerted to the possibility of a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0020407F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>memory effect, and should examine the analyte concentration in the</w:t>
+              <w:t xml:space="preserve">memory </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0020407F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>effect, and</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0020407F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> should examine the analyte concentration in the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0020407F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>previous sample to identify if this was high. If a memory</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0020407F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>interference is</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0020407F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>suspected, the sample should be reanalyzed after a long rinse period. In</w:t>
-[...63 lines deleted...]
-              <w:t>rinse time.</w:t>
+              <w:t xml:space="preserve">suspected, the sample should be reanalyzed after a long rinse period. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="6286B195" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="6286B195" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DDBEBB7" w14:textId="6F9D3CA4" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
-[...23 lines deleted...]
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18EE967D" w14:textId="0D6F6E53" w:rsidR="006100D5" w:rsidRPr="0067392B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Are all acids used</w:t>
+            </w:r>
+            <w:r w:rsidR="00A47D26">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (including acid used for preservation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ultra high</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-purity grade? [EPA Method 200.8, Rev. 5.4 (1994), Section 7.1]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="140FE612" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40F9FDE8" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="518E7E0E" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+            <w:tcW w:w="4896" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="518E7E0E" w14:textId="29A975B8" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="00AA6E3D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB6CC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Reagents may contain elemental impurities that might affect the integrity of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB6CC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>analytical data. Owing to the high sensitivity of ICP-MS, high-purity reagents</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB6CC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>should be used whenever possible.</w:t>
             </w:r>
+            <w:r w:rsidR="00AA6E3D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA6E3D" w:rsidRPr="00AA6E3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All acids used for this method must be of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00AA6E3D" w:rsidRPr="00AA6E3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ultra high</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00AA6E3D" w:rsidRPr="00AA6E3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-purity grade. Suitable acids are available from </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00AA6E3D" w:rsidRPr="00AA6E3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>a number of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00AA6E3D" w:rsidRPr="00AA6E3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> manufacturers or may be prepared by sub-boiling distillation.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="126B1842" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="126B1842" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64577A71" w14:textId="7E2C41CE" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B012EAD" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="0067392B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB6CC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>When hydrochloric acid is</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -5734,344 +6016,352 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB6CC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>all data</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>? [EPA Method 200.8, Rev. 5.4 (1994), Section 7.1]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47684C5C" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07463107" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="341F57AE" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+            <w:tcW w:w="4896" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AD39796" w14:textId="1E0B33A6" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB6CC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nitric acid is</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB6CC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>preferred for ICP-MS in order to minimize polyatomic ion interferences. Several</w:t>
+              <w:t xml:space="preserve">preferred for ICP-MS </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DB6CC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>in order to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DB6CC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> minimize polyatomic ion interferences. Several</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB6CC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>polyatomic ion interferences result when hydrochloric acid is used (Table 2),</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB6CC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>however, it should be noted that hydrochloric acid is required to maintain</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB6CC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>stability in solutions containing antimony and silver.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AD39796" w14:textId="0F7639ED" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
-[...8 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="4CF467D8" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="4CF467D8" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="318E4962" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="00C216A3">
             <w:pPr>
               <w:ind w:left="432"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AA2114A" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00560E41" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PROCEDURE – Sample Preparation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="767E11CE" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00560E41" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>LAB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D7E0871" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00560E41" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SOP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4716B396" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00560E41" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EXPLANATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="33975D57" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="33975D57" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5740A7F4" w14:textId="02E58123" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6678175A" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00F749DE" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00256AB0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Are samples digested/extracted prior to analysis? [EPA Method 200.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -6083,1734 +6373,1794 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">, Rev. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00256AB0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.4 (1994), Section 1.5]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2824BE20" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="249E90B7" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72229412" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00EB59BA" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="5099F654" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="5099F654" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50E4B489" w14:textId="3997D496" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70EED51E" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="001C10BF" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Are samples containing suspended or particulate material ≥1% (w/v) extracted as a solid type sample? [EPA Method 200.8, Rev. 5.4 (1994), Section 1.5 and 11.2.2]</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="450" w:type="dxa"/>
+              <w:t xml:space="preserve">Are samples containing suspended or particulate material ≥1% (w/v) extracted as a solid </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>type</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sample? [EPA Method 200.8, Rev. 5.4 (1994), Section 1.5 and 11.2.2]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1572C894" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F857FCC" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F84B17D" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A well-mixed, acid preserved aliquot containing no more than 1 g particulate material should be cautiously evaporated to near 10 mL and extracted using the acid mixture procedure described in sections 11.3.3 through 11.3.6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="400D8CCC" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="400D8CCC" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D8BE057" w14:textId="10C3532B" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A2A2BB1" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00933A87" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>For the analysis of silver, are samples with concentrations &gt;0.1 mg/L or &gt;50 mg/kg, diluted to be below this concentration? [EPA Method 200.8, Rev. 5.4 (1994), Section 1.7]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EDB0714" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33AB8C0B" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57284C8C" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="5518F3A5" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="5518F3A5" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62DF4433" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="00C216A3">
             <w:pPr>
               <w:ind w:left="432"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A484D6B" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="001C10BF" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PROCEDURE – Sample Preparation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Dissolved Metals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32CEC323" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>LAB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4120D135" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SOP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2306C0A3" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EXPLANATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="1D47B09C" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="1D47B09C" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3947F741" w14:textId="305A467A" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18E54B30" w14:textId="3C65FFFD" w:rsidR="006100D5" w:rsidRPr="001C10BF" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Is a ≥20 mL aliquot of a </w:t>
             </w:r>
             <w:r w:rsidRPr="001D16CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">filtered and acid preserved </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>sample pipetted into a 50 mL polypropylene centrifuge tube? [EPA Method 200.8, Rev. 5.4 (1994), Section 11.1.1]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F822A5C" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F9FCE8F" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20C41433" w14:textId="57167B83" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="1ABB3645" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="1ABB3645" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3413232E" w14:textId="124E9675" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D3965D0" w14:textId="3FB26A4B" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If a precipitate is formed during acidification, transport, or storage, is the sample aliquot treated using the procedure for total recoverable metals prior to analysis? [EPA Method 200.8, Rev. 5.4 (1994), Section 11.1.1]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E03CF0D" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="732B148A" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="56BFE4D9" w14:textId="513E7F63" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+            <w:tcW w:w="4896" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56BFE4D9" w14:textId="513E7F63" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="00936EB0">
             <w:pPr>
               <w:spacing w:before="240"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>See method sections 11.2.2 through 11.2.8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="46617ED2" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="46617ED2" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="624F2078" w14:textId="6BEEBBB3" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="109D8698" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="001C10BF" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is an appropriate volume of (1+1) nitric acid added to adjust the acid concentration of the aliquot to approximate a 1% (v/v) nitric acid solution? [EPA Method 200.8, Rev. 5.4 (1994), Section 11.1.1]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06413762" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EF66CFE" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1EBFFD34" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00C41FF3" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+            <w:tcW w:w="4896" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EBFFD34" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00C41FF3" w:rsidRDefault="006100D5" w:rsidP="00936EB0">
             <w:pPr>
               <w:spacing w:before="240"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>For example, add 0.4 mL (1+1) HNO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> to a 20 mL aliquot of sample.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="478770C5" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="478770C5" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="254B0A58" w14:textId="40A3C0E2" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4AD89375" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00933A87" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If the direct addition procedure (Method A, Section 10.3) is being used, are internal standards added? [EPA Method 200.8, Rev. 5.4 (1994), Section 11.1.1]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="719DBFE6" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BD7D6EF" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="325D7CBF" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="6095AAA2" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="6095AAA2" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31FE170D" w14:textId="652B6582" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BC70D42" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="001C10BF" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is the tube capped and mixed prior to sample analysis? [EPA Method 200.8, Rev. 5.4 (1994), Section 11.1.1]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E549E61" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F4CBD64" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E0A6A1D" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The sample is now ready for analysis.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="7256118A" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="7256118A" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68BFE95B" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="00C216A3">
             <w:pPr>
               <w:ind w:left="144"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25684677" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00560E41" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+          <w:p w14:paraId="25684677" w14:textId="705B11DE" w:rsidR="006100D5" w:rsidRPr="00560E41" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PROCEDURE – Sample Preparation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – Total Metals (aqueous)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="450" w:type="dxa"/>
+              <w:t xml:space="preserve"> – Total Metals (</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE2C2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>queous)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C64071E" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00560E41" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>LAB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1471D31B" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00560E41" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SOP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DBC780A" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00560E41" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EXPLANATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C4712" w:rsidRPr="00A0149B" w14:paraId="0FC99B4C" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="000C4712" w:rsidRPr="00A0149B" w14:paraId="0FC99B4C" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AA7C032" w14:textId="4CE20A09" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CF1F490" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>What initial volumes of sample are used?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="593FF394" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0570689C" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00E30707" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+          <w:p w14:paraId="0570689C" w14:textId="16513B78" w:rsidR="006100D5" w:rsidRPr="00E30707" w:rsidRDefault="00362F85" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E30707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANSWER: </w:t>
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="006100D5" w:rsidRPr="00E30707">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30850FD6" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BBD5E21" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AD10C94" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30DC5585" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="1192038B" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="1192038B" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AEBC95A" w14:textId="16A7E4FF" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72986306" w14:textId="6F8994C0" w:rsidR="006100D5" w:rsidRPr="00F749DE" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is a well-mixed acid preserved sample transferred to an appropriate digestion vessel?  [EPA Method 200.8, Rev. 5.4 (1994), Section 11.2.2]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1BDB95" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56C3CD73" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30ADAB51" w14:textId="0C1C73C7" w:rsidR="006100D5" w:rsidRPr="00EB59BA" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Although the method calls for 100 mL, smaller sample aliquot volumes may be used under method flexibility allowances.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="50A357EA" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="50A357EA" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="299E990E" w14:textId="4208C96D" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44627258" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00933A87" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is 2 mL of (1+1) nitric acid and 1.0 mL of (1+1) hydrochloric acid added to the beaker? [EPA Method 200.8, Rev. 5.4 (1994), Section 11.2.3]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FC98605" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41271E72" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14C7D0D6" w14:textId="5AD56BB5" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If a smaller sample volume is used, proper ratios of acids must be maintained.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="7606E046" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="7606E046" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2570925D" w14:textId="66243CAD" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AABB1E7" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00933A87" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Is the beaker placed on a hot plate at 85 °C in a fume hood and covered with an elevated watch glass to prevent contamination? [EPA Method 200.8, Rev. 5.4 (1994), Section 11.2.3]</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="450" w:type="dxa"/>
+              <w:t xml:space="preserve">Is the beaker placed on a hot plate at 85 °C in a fume hood and covered with an elevated watch glass to prevent contamination? [EPA Method 200.8, Rev. 5.4 (1994), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Section 11.2.3]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57D4ECFE" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E94B2B4" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B85CBA9" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00495A9F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>For proper heating adjust the temperature control of the hot plate</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00495A9F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>such that an uncovered Griffin beaker containing 50 mL of water placed</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00495A9F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>in the center of the hot plate can be maintained at a temperature</w:t>
+              <w:t xml:space="preserve">in the center of the hot plate can be </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495A9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>maintained at a temperature</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00495A9F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>approximately but no higher than 85</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -7834,285 +8184,295 @@
           <w:p w14:paraId="5ED4BA32" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4998627B" w14:textId="366A113E" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Using a </w:t>
+              <w:t xml:space="preserve">Using </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>hotblock</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> and digestion tubes is a method modification allowed under 40 CFR Part 136.6. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="3DD0CBF8" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="3DD0CBF8" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00D6C43C" w14:textId="1738B023" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A32ED5D" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00933A87" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is the sample volume reduced to about 20 mL by gentle heating at 85 °C (not boiling)? [EPA Method 200.8, Rev. 5.4 (1994), Section 11.2.4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1EC8F223" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DFDF67E" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32E60815" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>This step takes about two hours for a 100 mL aliquot. The rate of evaporation rapidly increases as the sample volume approaches 20 mL.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="5FE3AA47" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="5FE3AA47" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E2DC7BB" w14:textId="74C9E8C8" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D541439" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00933A87" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is the beaker then covered with a watch glass to prevent additional evaporation and gently refluxed for 30 minutes? [EPA Method 200.8, Rev. 5.4 (1994), Section 11.2.5]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D988687" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F6DCF40" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02B47470" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00495A9F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Slight boiling</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -8140,86 +8500,86 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>HCl-H</w:t>
             </w:r>
             <w:r w:rsidRPr="00495A9F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00495A9F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>O azeotrope.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C4712" w:rsidRPr="00A0149B" w14:paraId="03D5677C" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="000C4712" w:rsidRPr="00A0149B" w14:paraId="03D5677C" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C084B79" w14:textId="00F43819" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37AC105C" w14:textId="3A924DAB" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>After cooling, w</w:t>
@@ -8248,445 +8608,455 @@
               </w:rPr>
               <w:t xml:space="preserve"> brought to after digestion?</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[EPA Method 200.8, Rev. 5.4 (1994), Section 11.2.6]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1731D3C1" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1D853660" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+          <w:p w14:paraId="1D853660" w14:textId="7EF880E9" w:rsidR="006100D5" w:rsidRDefault="00362F85" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ANSWER:</w:t>
-[...4 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="006100D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-            <w:tcW w:w="450" w:type="dxa"/>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25443E18" w14:textId="671B4DD1" w:rsidR="006100D5" w:rsidRPr="00D87EC0" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="460EF017" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00D057E4" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="461D863C" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00D057E4" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75B38A81" w14:textId="0BE94E9F" w:rsidR="006100D5" w:rsidRPr="00D057E4" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE5ABF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The metho</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>d states to start with 100 mL and bring post-digestion volume to 50 mL. Smaller initial volumes may be used, and final volumes may be returned to the initial volume to avoid concentration calculations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="2F3B13FC" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="2F3B13FC" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CEFB3D3" w14:textId="3418B8E0" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02D26CD7" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00933A87" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is undissolved material allowed to settle overnight or centrifuged? [EPA Method 200.8, Rev. 5.4 (1994), Section 11.2.7]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DA616A5" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47BFAE08" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F843D94" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The sample is now ready for analysis. All analyses should be performed ASAP after preparation. If the sample still contains suspended solids that would clog the nebulizer, a portion of the sample may be filtered prior to analysis. However, care should be exercised to avoid contamination from filtration.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C4712" w:rsidRPr="00A0149B" w14:paraId="638B3748" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="000C4712" w:rsidRPr="00A0149B" w14:paraId="638B3748" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="087A6D63" w14:textId="33794025" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1EE1D9EA" w14:textId="19BA71B0" w:rsidR="003B69BC" w:rsidRDefault="003B69BC" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>How is chloride interference mitigated</w:t>
             </w:r>
             <w:r w:rsidR="006100D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>? [EPA Method 200.8, Rev. 5.4 (1994), Section 11.2.8]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79B79213" w14:textId="77777777" w:rsidR="003B69BC" w:rsidRDefault="003B69BC" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4C7EFC63" w14:textId="77777777" w:rsidR="003B69BC" w:rsidRDefault="003B69BC" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5BC32357" w14:textId="6B1708EE" w:rsidR="006100D5" w:rsidRPr="003B69BC" w:rsidRDefault="003B69BC" w:rsidP="006100D5">
+          <w:p w14:paraId="5BC32357" w14:textId="47FE0E6C" w:rsidR="006100D5" w:rsidRPr="003B69BC" w:rsidRDefault="00362F85" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B69BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>NSWER</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003B69BC">
+              <w:t>nswer</w:t>
+            </w:r>
+            <w:r w:rsidR="003B69BC" w:rsidRPr="003B69BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="682F992B" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0513FB4A" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12F8F709" w14:textId="1A176225" w:rsidR="003B69BC" w:rsidRDefault="003B69BC" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B69BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Prior to analysis, adjust the chloride concentration by pipetting 20 mL of the prepared solution into a 50 mL volumetric flask, dilute to volume with reagent water and mix.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="053675A7" w14:textId="77777777" w:rsidR="003B69BC" w:rsidRDefault="003B69BC" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8756,500 +9126,527 @@
           <w:p w14:paraId="7BA8FC60" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="740FDE00" w14:textId="00FBB68D" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Note: some instruments (such as Perkin Elmer) have an internal method of eliminating chloride interference. When using this feature, dilute the digested solution back to the original predigested volume rather than performing this step. However, before employing this method, laboratories must perform a comparison of samples with and without the technology to show that it </w:t>
+              <w:t xml:space="preserve">Note: some instruments (such as Perkin Elmer) have an internal method of eliminating chloride interference. When using this feature, dilute the digested solution back to the original predigested volume rather than performing this step. However, before employing this method, laboratories must </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>perform</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a comparison of samples with and without the technology to show that it </w:t>
             </w:r>
             <w:r w:rsidRPr="00DE09DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>won’t reduce sensitivity or cause a magnification of other interferences</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CE6F67F" w14:textId="077379AF" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="29750FD6" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="29750FD6" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6ED4BA7E" w14:textId="4D9E9775" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72035ED8" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00933A87" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If the direct addition procedure (Method A, Section 10.3) is being used, are internal standards added? [EPA Method 200.8, Rev. 5.4 (1994), Section 11.2.8]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="065A740A" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="572268F1" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E20C010" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C7835">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The sample</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005C7835">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>is now ready for analysis. Because the effects of various matrices on the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005C7835">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">stability of diluted samples cannot be characterized, all </w:t>
+              <w:t>stability of diluted samples cannot be characterized, all analyses should be</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005C7835">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...15 lines deleted...]
-              </w:rPr>
               <w:t>performed as soon as possible after the completed preparation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="43279692" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="43279692" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AED5F69" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="00C216A3">
             <w:pPr>
               <w:ind w:left="144"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F71EA61" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PROCEDURE – Sample Preparation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Total Metals</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60395DA8" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00933A87" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+          <w:p w14:paraId="60395DA8" w14:textId="6515DDDF" w:rsidR="006100D5" w:rsidRPr="00933A87" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(non-aqueous)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="450" w:type="dxa"/>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE2C2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>on-aqueous)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13CAEEBE" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>LAB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B35BA66" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SOP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="073CD0EC" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EXPLANATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="0FA8CD6D" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="0FA8CD6D" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60C838A7" w14:textId="582534B0" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C3241CB" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00933A87" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is a portion (&gt;20 g) of mixed sample weighed, dried to a constant weight at 60 °C, and weighed again to determine the percent solids? [EPA Method 200.8, Rev. 5.4 (1994), Section 11.3.1]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F1314DD" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A142F8A" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43707F06" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>For samples &lt;35% moisture, a 20 g portion is sufficient. For samples &gt;35% moisture, a larger aliquot 50-100 g is required.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DC5E45E" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9302,496 +9699,524 @@
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> X100</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08E3365A" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00F644FA" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                      Wet Weight</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="38DF6900" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="38DF6900" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59DD80F3" w14:textId="2663298B" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21A8C684" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00560E41" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is the dried sample sieved using a 5-mesh polypropylene sieve and ground in a mortar and pestle? [EPA Method 200.8, Rev. 5.4 (1994), Section 11.3.2]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62D4806E" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00560E41" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D4FEAEF" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00560E41" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DF486AD" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00F644FA" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F644FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The sieve, mortar, and pestle should be cleaned between samples.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="2A8BA58B" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="2A8BA58B" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DCBE9C8" w14:textId="453D78A9" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42D4941E" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00933A87" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Is 1.0 ± 0.01 g of the dried, ground material transferred to a 250 mL Phillips beaker? [EPA Method 200.8, Rev. 5.4 (1994), Section 11.3.2]</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="450" w:type="dxa"/>
+              <w:t xml:space="preserve">Is 1.0 ± 0.01 g of the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dried,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ground material transferred to a 250 mL Phillips beaker? [EPA Method 200.8, Rev. 5.4 (1994), Section 11.3.2]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7043237A" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AB504B1" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D81E06D" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="62E4FD8F" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="62E4FD8F" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A5A875C" w14:textId="624AC9F4" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E07A14D" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00933A87" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Is 4 mL of (1+1) HNO</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4 mL of (1+1) HNO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> and 10 mL of (1+4) HCL added to the beaker? [EPA Method 200.8, Rev. 5.4 (1994), Section 11.3.3]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55C3C862" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52EB4765" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="271EC7D5" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="47484E42" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="47484E42" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05E04639" w14:textId="6A327852" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07F2A212" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00933A87" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is the beaker placed on a hot plate at 85 °C in a fume hood, covered with a watch glass, and gently refluxed for 30 minutes? [EPA Method 200.8, Rev. 5.4 (1994), Section 11.3.4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02404A36" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="776B9989" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75EE0525" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A277E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>For proper heating adjust the temperature control of the hot plate</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -9813,66 +10238,93 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A277E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>in the center of the hot plate can be maintained at a temperature</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A277E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>approximately but no higher than 85°C.</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Once the beaker is covered with a watch glass the temperature will rise to approximately 95 °C. Very slight boiling may occur, however vigorous boiling must be avoided. Some evaporation will occur (3-4 mL). </w:t>
+              <w:t xml:space="preserve">approximately but no higher </w:t>
             </w:r>
             <w:r w:rsidRPr="00A277E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>than 85°C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Once the beaker is covered with a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>watch glass</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the temperature will rise to approximately 95 °C. Very slight boiling may occur, however vigorous boiling must be avoided. Some evaporation will occur (3-4 mL). </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A277E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Also, a block digester capable of maintaining a temperature of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A277E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>95°C and equipped with 250 mL constricted volumetric digestion tubes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -9882,251 +10334,251 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>may be substituted for the hot plate and conical beakers in the extraction</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A277E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>step.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="03B9499D" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="03B9499D" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BEF1085" w14:textId="2D3EC419" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D599049" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00933A87" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>After cooling, is the extract diluted to 100 mL in a volumetric flask and mixed well? [EPA Method 200.8, Rev. 5.4 (1994), Section 11.3.5]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="500135C8" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59791DC2" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16778F18" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="0D8129AD" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="0D8129AD" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7649C0DB" w14:textId="5BF5B28B" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="067893F0" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00933A87" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is the solution allowed to stand overnight to separate insoluble material or centrifuged? [EPA Method 200.8, Rev. 5.4 (1994), Section 11.3.6]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AD013C3" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B92F4CE" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FC6824A" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A277E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If after</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -10169,352 +10621,359 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>be filtered for their removal prior to analysis. However, care should be</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A277E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>exercised to avoid potential contamination from filtration.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C4712" w:rsidRPr="00A0149B" w14:paraId="345C50A9" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="000C4712" w:rsidRPr="00A0149B" w14:paraId="345C50A9" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F288EB1" w14:textId="7BCF78ED" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10B97BFC" w14:textId="2580D2BC" w:rsidR="003B69BC" w:rsidRDefault="00696F82" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>How is chloride interference mitigated</w:t>
             </w:r>
             <w:r w:rsidR="006100D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>? [EPA Method 200.8, Rev. 5.4 (1994), Section 11.3.7]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="519A190C" w14:textId="77777777" w:rsidR="003B69BC" w:rsidRDefault="003B69BC" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="41F6E2A9" w14:textId="67170612" w:rsidR="006100D5" w:rsidRPr="00933A87" w:rsidRDefault="003B69BC" w:rsidP="006100D5">
+          <w:p w14:paraId="41F6E2A9" w14:textId="666BB237" w:rsidR="006100D5" w:rsidRPr="00933A87" w:rsidRDefault="00362F85" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ANSWER:</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="450" w:type="dxa"/>
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="003B69BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37623660" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DCCD791" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="322F43F6" w14:textId="351949D1" w:rsidR="003B69BC" w:rsidRDefault="003B69BC" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B69BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Prior to analysis, adjust the chloride concentration by pipetting 20 mL of the prepared solution into a 100 mL volumetric flask, dilute to volume with reagent water and mix.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26FD6C20" w14:textId="77777777" w:rsidR="003B69BC" w:rsidRDefault="003B69BC" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4676B595" w14:textId="5A4F159F" w:rsidR="006100D5" w:rsidRPr="0087511B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+          <w:p w14:paraId="53210226" w14:textId="7B279575" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087511B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If the dissolved solids in this solution are</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="002712E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0087511B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>&gt;0.2%, additional dilution may be required to prevent clogging of the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0087511B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>extraction and/or skimmer cones.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="1914FBCF" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="1914FBCF" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="548F299A" w14:textId="615F14A8" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="133BDA5B" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00933A87" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If the direct addition procedure (Method A, Section 10.3) is being used, are internal standards added? [EPA Method 200.8, Rev. 5.4 (1994), Section 11.3.7]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A348DA0" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D2A38A6" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67CC0627" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C7835">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The sample</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -10552,254 +11011,272 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005C7835">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>performed as soon as possible after the completed preparation.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007B1BF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Determine the percent solids in the sample for use in calculations</w:t>
+              <w:t xml:space="preserve">Determine the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007B1BF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>percent</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007B1BF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> solids in the sample for use in calculations</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007B1BF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>and for reporting data on a dry weight basis.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="5B416BA2" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="5B416BA2" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="550CEE6B" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="00C216A3">
             <w:pPr>
               <w:ind w:left="144"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C235DE1" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00560E41" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEDURE – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Instrument</w:t>
             </w:r>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Calibration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23D566DE" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00560E41" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>LAB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CD81C4D" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00560E41" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SOP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19C2A505" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00560E41" w:rsidRDefault="006100D5" w:rsidP="006100D5">
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="19C2A505" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00560E41" w:rsidRDefault="006100D5" w:rsidP="00936EB0">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EXPLANATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="36E7A2E9" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="36E7A2E9" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77CB163E" w14:textId="17A854EA" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4521340C" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00933A87" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Are</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
@@ -10807,89 +11284,89 @@
               </w:rPr>
               <w:t xml:space="preserve"> the </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>manufacturer</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> recommended operating conditions followed? [EPA Method 200.8, Rev. 5.4 (1994), Section 10.1]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25D67D03" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3086AEF6" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39F2E929" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B59F0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Because of the diversity of instrument hardware, no</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -10927,109 +11404,118 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009B59F0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>is the responsibility of the analyst to verify that the instrument configuration and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009B59F0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">operating conditions satisfy the analytical requirements and to maintain </w:t>
-            </w:r>
+              <w:t xml:space="preserve">operating conditions satisfy the analytical requirements and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="009B59F0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>quality</w:t>
+              <w:t>to maintain</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009B59F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> quality</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009B59F0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>control data verifying instrument performance and analytical results.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="5ADB32B2" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="5ADB32B2" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F619664" w14:textId="2FCE4D5B" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DD35AB0" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00933A87" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Is the </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -11123,89 +11609,89 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA0ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>deviations of absolute signals for all analytes of less than 5%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>? [EPA Method 200.8, Rev. 5.4 (1994), Section 10.2]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="004ADC32" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52EE1DDD" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13FC8DDE" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD1EE5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Initiate proper operating configuration of instrument and data system.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -11312,207 +11798,225 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>height. Adjust mass calibration if it has shifted by more than 0.1 amu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD1EE5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>from unit mass.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="4A5D446A" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="4A5D446A" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2634C795" w14:textId="187A6651" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51D96EB4" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00933A87" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Is internal standardization used in all analyses </w:t>
             </w:r>
             <w:r w:rsidRPr="0027318F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>to correct for instrument drift and physical interferences</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>? [EPA Method 200.8, Rev. 5.4 (1994), Section 10.3]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D78C57C" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D3CF492" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="667F6CAA" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="005A3851" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A3851">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>For full mass range scans, a minimum</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005A3851">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>of three internal standards must be used. Procedures described in this method</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005A3851">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>for general application, detail the use of five internal standards; scandium,</w:t>
+              <w:t xml:space="preserve">for general application, detail the use of five internal </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005A3851">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>standards;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005A3851">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> scandium,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005A3851">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>yttrium, indium, terbium and bismuth. These were used to generate the precision</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -11596,182 +12100,211 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005A3851">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>a mixing coil (Method B, Section 10.3). The concentration of the internal standard</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005A3851">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>should be sufficiently high that good precision is obtained in the measurement</w:t>
+              <w:t xml:space="preserve">should be sufficiently </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005A3851">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>high</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005A3851">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that good precision is obtained in the measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005A3851">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>of the isotope used for data correction and to minimize the possibility of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005A3851">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>correction errors if the internal standard is naturally present in the sample.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4178979D" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A3851">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Depending on the sensitivity of the instrument, a concentration range of 20-200</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005A3851">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>µg/L of each internal standard is recommended. Internal standards should be</w:t>
+              <w:t>µg</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005A3851">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/L of each internal standard is recommended. Internal standards should be</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005A3851">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>added to blanks, samples and standards in a like manner, so that dilution effects</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005A3851">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>resulting from the addition may be disregarded.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="1D8382AD" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="1D8382AD" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7716834D" w14:textId="2AB3E521" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35B81749" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00933A87" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Are</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
@@ -11809,132 +12342,132 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>used</w:t>
             </w:r>
             <w:r w:rsidRPr="002F6102">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> for data acquisition</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>? [EPA Method 200.8, Rev. 5.4 (1994), Section 10.4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72621E2A" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="392C1882" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BB518C1" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="0CF2CE83" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="0CF2CE83" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5938E350" w14:textId="5269E333" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7675644D" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00933A87" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is</w:t>
             </w:r>
             <w:r w:rsidRPr="002F6102">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -11946,132 +12479,132 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> used </w:t>
             </w:r>
             <w:r w:rsidRPr="002F6102">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>for instrument calibration and data reporting</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>? [EPA Method 200.8, Rev. 5.4 (1994), Section 10.4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1095E1ED" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6108EFA0" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EDDC59C" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="0F305E38" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="0F305E38" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59E92D16" w14:textId="433E0EEB" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6173995B" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00933A87" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is t</w:t>
             </w:r>
             <w:r w:rsidRPr="002F6102">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -12083,446 +12616,464 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F6102">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>blanks, standards and samples</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>? [EPA Method 200.8, Rev. 5.4 (1994), Section 10.5]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2ACF1545" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="656FD068" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D9B058B" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F6102">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Allow sufficient rinse time to remove traces of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F6102">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">the previous sample (Section 4.1.5). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Solutions</w:t>
             </w:r>
             <w:r w:rsidRPr="002F6102">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> should be aspirated for 30 seconds</w:t>
+              <w:t xml:space="preserve"> should be </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002F6102">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>aspirated for</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002F6102">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 30 seconds</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F6102">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>prior to the acquisition of data to allow equilibrium to be established.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="3CDF9360" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="3CDF9360" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D9B5113" w14:textId="3ECF1CB8" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A8231B9" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00933A87" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is the instrument tuned and calibrated for all analytes of interest? [EPA Method 200.8, Rev. 5.4 (1994), Section 11.4.2]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FBA6EA8" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E3404D0" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CA97AF9" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="337D5E26" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="337D5E26" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68259986" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="00C216A3">
             <w:pPr>
               <w:ind w:left="144"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="057F86BF" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00560E41" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PROCEDURE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> – S</w:t>
             </w:r>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ample Analysis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0860F16E" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00560E41" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>LAB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A1ACA9A" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00560E41" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SOP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40DB2DEB" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00560E41" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EXPLANATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="675F6EA6" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="675F6EA6" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B91A01C" w14:textId="2A8DA665" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CB836E0" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00414BED" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E0DBA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">For all sample analyses, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -12558,133 +13109,133 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">? </w:t>
             </w:r>
             <w:r w:rsidRPr="003E0DBA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[EPA Method 200.8, Rev. 5.4 (1994), Section 11.4.3]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="521E0E02" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="660C4C60" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00DADD10" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="16F5325D" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="16F5325D" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5324CD37" w14:textId="17354B95" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45E1A666" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00414BED" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Is </w:t>
             </w:r>
             <w:r w:rsidRPr="003E0DBA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -12712,222 +13263,222 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003E0DBA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>reporting</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>? [EPA Method 200.8, Rev. 5.4 (1994), Section 11.4.3]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CB974B6" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71BF6C44" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57A95A2C" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="1D3795D1" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="1D3795D1" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5799CE3C" w14:textId="72A15344" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61D6B777" w14:textId="56680CFC" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is t</w:t>
             </w:r>
             <w:r w:rsidRPr="00835B06">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>he rinse blank used to f</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>lush the system between samples? [EPA Method 200.8, Rev. 5.4 (1994), Section 10.5 and 11.4.6]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4289B355" w14:textId="592C9849" w:rsidR="006100D5" w:rsidRPr="00414BED" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37B18E0F" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31A3A88C" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E85C731" w14:textId="1E5794CA" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA137D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">The rinse blank should be used to flush the system between samples. </w:t>
             </w:r>
             <w:r w:rsidRPr="00835B06">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -12946,79 +13497,79 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>minimum of one minute (Section 4.1.5). Samples should be aspirated for</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00835B06">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>30 seconds prior to the collection of data.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="66F84B36" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="66F84B36" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="787B45DE" w14:textId="32044420" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C3458C6" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00414BED" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF4504">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>For aqueous samples prepared by total recoverable procedure (Section 11.2),</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -13038,91 +13589,91 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> multiplied</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF4504">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> by the dilution factor 1.25</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>? [EPA Method 200.8, Rev. 5.4 (1994), Section 12.3]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F3E78F9" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4AB3C884" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E2044B2" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF4504">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If additional dilutions</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -13165,193 +13716,211 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>applied to the calculated sample</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DF4504">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>concentrations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="142C4A08" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="142C4A08" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E6A3BD8" w14:textId="68B6532B" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C86B685" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00414BED" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF4504">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>For total recoverable analytes in solid samples</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, are sample results calculated and reported properly? [EPA Method 200.8, Rev. 5.4 (1994), Section 12.4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4714D91E" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05DA34B6" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1F24D14F" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="000E5A36" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+            <w:tcW w:w="4896" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="627E7719" w14:textId="2C635194" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="000E5A36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ound the solution</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000E5A36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>analyte concentrations (µg/L in the analysis solution) as instructed in Section 12.2.</w:t>
+              <w:t>analyte concentrations (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000E5A36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>µg</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000E5A36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/L in the analysis solution) as instructed in Section 12.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000E5A36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Multiply the µ/L concentrations in the analysis solution by the factor 0.005 to</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -13405,60 +13974,58 @@
             </w:r>
             <w:r w:rsidRPr="000E5A36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>data up to three significant figures as mg/kg dry-weight basis unless specified</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000E5A36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>otherwise by the program or data user. Calculate the concentration using the</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="00367C2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="000E5A36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>equation below:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28ABEB27" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6668EE50" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
@@ -13589,79 +14156,79 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Do not report analyte data below the estimated solids MDL or an adjusted MDL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000E5A36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>because of additional dilutions required to complete the analysis.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="563708C3" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="563708C3" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
-          <w:trHeight w:val="264"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
+          <w:trHeight w:val="2159"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0220D653" w14:textId="35A186C4" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40CAD138" w14:textId="21419438" w:rsidR="006100D5" w:rsidRPr="00414BED" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Are d</w:t>
             </w:r>
             <w:r w:rsidRPr="000E5A36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -13673,127 +14240,145 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000E5A36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>interferences by the applica</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>tion of internal standardization? [EPA Method 200.8, Rev. 5.4 (1994), Section 2.2 and 12.6]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FC92B7C" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2396123C" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F4647A3" w14:textId="04FFCDBD" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A7366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumental drift as well as suppressions or enhancements of instrument response caused by the sample matrix </w:t>
             </w:r>
             <w:r w:rsidRPr="00B26A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>must</w:t>
             </w:r>
             <w:r w:rsidRPr="008A7366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> be corrected for by the use of internal standards.</w:t>
+              <w:t xml:space="preserve"> be corrected for </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008A7366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>by the use of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008A7366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> internal standards.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000E5A36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Corrections for</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -13834,228 +14419,228 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>of hydrochloric acid, as the chloride ion is a common constituent of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000E5A36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>environmental samples.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="411AF855" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="411AF855" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="185804CC" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="008C0C53" w:rsidRDefault="006100D5" w:rsidP="00C216A3">
             <w:pPr>
               <w:ind w:left="144"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03BCC56E" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00560E41" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">QUALITY </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ASSURANCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BEEACBA" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00560E41" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>LAB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E655C60" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00560E41" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SOP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61958BA4" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00560E41" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EXPLANATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="71056740" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="71056740" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42B5A1FB" w14:textId="10BBE77F" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4D13F080" w14:textId="57D5384C" w:rsidR="006100D5" w:rsidRPr="001972D3" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+            <w:tcW w:w="4885" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D13F080" w14:textId="54A27D3C" w:rsidR="006100D5" w:rsidRPr="001972D3" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D24E20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Has </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
@@ -14064,672 +14649,769 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>n MDL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> been established for each element according to </w:t>
             </w:r>
             <w:r w:rsidRPr="00E92D6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>40 CFR 136 Appendix B</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00EC560D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> -</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>a.k.a</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC560D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve">Definition and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A45017">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Procedure for the Determination of the Method Detection Limit, Rev. 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004143B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A45017">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Procedure for the Determination of the Method Detection Limit, Rev. 2</w:t>
-[...25 lines deleted...]
-              </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EPA Method 200.8, Rev. 5.4 (1994), Section 9.2.4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10FE41EF" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="053422BA" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C24F630" w14:textId="1CF8F967" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00484C73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Process a minimum of seven spiked samples and seven method blank samples through all steps of the method. The samples used for the MDL must be prepared in at least three batches on three separate calendar dates and analyzed on three separate calendar dates.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="1B0C4BB7" w14:textId="77777777" w:rsidTr="00E84F96">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="1B0C4BB7" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7756FDF4" w14:textId="13ACA1E5" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="77A3A8AB" w14:textId="48B7A0B4" w:rsidR="006100D5" w:rsidRPr="001972D3" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+            <w:tcW w:w="4885" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77A3A8AB" w14:textId="5CDE5EC2" w:rsidR="006100D5" w:rsidRPr="001972D3" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C0353">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is ongoing MDL data being collected quarterly?</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EC1C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[40 CFR 136 Appendix B]</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>[40 CFR 136 Appendix B</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC560D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve"> –</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00EC560D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Definition and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedure for the Determination of the </w:t>
+            </w:r>
             <w:r w:rsidRPr="0020337D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Method Detection Limit, Rev. 2, </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC560D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedure for the Determination of the </w:t>
+              <w:t xml:space="preserve">(II) </w:t>
             </w:r>
             <w:r w:rsidRPr="0020337D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Method Detection Limit, Rev. 2, (</w:t>
+              <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="0020337D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>) (a)]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C8AA074" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D3A778E" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57094E43" w14:textId="3443F4B7" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4DF2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>During any quarter in which samples are being analyzed, prepare and analyze a minimum of two spiked samples on each instrument, in separate batches, using the same spiking concentration used in Section 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="26A2A4B7" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="26A2A4B7" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="287D91A5" w14:textId="60CB8EDA" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="74492521" w14:textId="7383CBB3" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+            <w:tcW w:w="4885" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74492521" w14:textId="69AD06DB" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Are MDL values verified at least every 13 months according to the ongoing MDL determination requirements and updated if necessary?</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EC1C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[40 CFR 136 Appendix B]</w:t>
+              <w:t>[40 CFR 136 Appendix B</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC560D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> –</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [Procedure for the Determination of the </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC560D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Definition and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedure for the Determination of the </w:t>
             </w:r>
             <w:r w:rsidRPr="005E1358">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Method Detection Limit,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Rev. 2, (4) (a)]</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="450" w:type="dxa"/>
+              <w:t xml:space="preserve"> Rev. 2, </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC560D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(II) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(4) (a)]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35225A0D" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01E57054" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A13048E" w14:textId="5C7DCD4B" w:rsidR="006100D5" w:rsidRPr="001321E6" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D5368">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>At least once every thirteen months, re-calculate MDL</w:t>
             </w:r>
             <w:r w:rsidRPr="006F2BE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="001D5368">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and MDL</w:t>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D5368">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>MDL</w:t>
             </w:r>
             <w:r w:rsidRPr="006F2BE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001D5368">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the collected spiked samples and method blank results using the equations in Section 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="6939352F" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="6939352F" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41C16A1F" w14:textId="7C343807" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3410FB68" w14:textId="6C5341F8" w:rsidR="006100D5" w:rsidRPr="00696F82" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+            <w:tcW w:w="4885" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3410FB68" w14:textId="379EE559" w:rsidR="006100D5" w:rsidRPr="00696F82" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is a known second source standard analyzed after initial calibration? [</w:t>
             </w:r>
             <w:r w:rsidRPr="005B7899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>15A NCAC 2H .0805 (a) (7)</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">15A NCAC </w:t>
+            </w:r>
+            <w:r w:rsidR="004A1383">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (H) (ii) and </w:t>
-[...9 lines deleted...]
-            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B7899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>2H .0805 (a) (7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (H) (ii) and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>EPA Method 200.8, Rev. 5.4 (1994), Section 9.2.3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>]</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A899DF3" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C7D2C99" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54FB8388" w14:textId="13636F08" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001321E6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Laboratories shall analyze one known second source standard to verify the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -14768,251 +15450,277 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2227BAE2" w14:textId="5B59B686" w:rsidR="006100D5" w:rsidRPr="46B22216" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The second source standard is equivalent to the QCS in sections 7.8 and 9.2.3 of the method.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="29DB29FD" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="29DB29FD" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52BA380C" w14:textId="7A5667E4" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D04F462" w14:textId="68A743CB" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>What is the acceptance criterion of the second source standard? [EPA Method 200.8, Rev. 5.4 (1994), Section 9.2.3]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52202D24" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="37709A3E" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00ED4478" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+          <w:p w14:paraId="37709A3E" w14:textId="18ED3FAE" w:rsidR="006100D5" w:rsidRPr="00ED4478" w:rsidRDefault="00E05637" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED4478">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ANSWER:</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="450" w:type="dxa"/>
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="006100D5" w:rsidRPr="00ED4478">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75DA0008" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="474025FF" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="02FE817B" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="001972D3" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+            <w:tcW w:w="4896" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="114547AB" w14:textId="39041BA5" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001972D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>To verify the calibration</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001972D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>standards the determined mean concentration from three analyses of the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001972D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>QCS must be within ±10% of the stated QCS value. If the QCS is used for</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="00B91AA1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="001972D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>determining acceptable on-going instrument performance, analysis of the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001972D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>QCS prepared to a concentration of 100 µg/L must be within ±10% of the</w:t>
+              <w:t xml:space="preserve">QCS prepared to a concentration of 100 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001972D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>µg</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001972D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/L must be within ±10% of the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001972D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>stated value or within the acceptance limits listed in Table 8, whichever</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -15034,60 +15742,58 @@
             </w:r>
             <w:r w:rsidRPr="001972D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>second analysis of the QCS is recommended to confirm unacceptable</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001972D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>performance.) If the calibration standards and/or acceptable instrument</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="00B91AA1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="001972D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>performance cannot be verified, the source of the problem must be</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001972D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>identified and corrected before either proceeding on with the initial</w:t>
             </w:r>
             <w:r>
@@ -15103,226 +15809,236 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>determination of method detection limits or continuing with on-going</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001972D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>analyses.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="25DB1011" w14:textId="77777777" w:rsidTr="00E84F96">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="25DB1011" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57E69198" w14:textId="5FDC7FB3" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="436C6762" w14:textId="4195C279" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>What corrective action does the laboratory take if the second source standard does not meet the acceptance criterion?</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[EPA Method 200.8, Rev. 5.4 (1994), Section 9.2.3]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30C6FB69" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5CA7B8B2" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+          <w:p w14:paraId="5CA7B8B2" w14:textId="7D1CA086" w:rsidR="006100D5" w:rsidRDefault="00E05637" w:rsidP="006100D5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A73C1E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ANSWER:</w:t>
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="006100D5" w:rsidRPr="00A73C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29655E6E" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="30E46CAA" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="46299345" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44038BEB" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="571B85A5" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D7252AF" w14:textId="7724391A" w:rsidR="006100D5" w:rsidRPr="001972D3" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00262765">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(If the QCS is not within the required limits, an immediate second analysis of the QCS is</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
@@ -15374,863 +16090,1019 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>determination of method detection limits or continuing with on-going</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00262765">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>analyses.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="7D5C72FD" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="7D5C72FD" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="600425D4" w14:textId="291BE932" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1A2C2510" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+            <w:tcW w:w="4885" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A2C2510" w14:textId="3AD8DF37" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Is a lower reporting limit standard analyzed or back-calculated with each analysis? [</w:t>
-[...64 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Is a lower reporting limit standard analyzed or </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>back-calculated</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with each analysis? [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009468AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15A NCAC </w:t>
+            </w:r>
+            <w:r w:rsidR="004A1383">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009468AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2H .0805 (a) (7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (H)]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="449" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A9691A2" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="449" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D5DBDE1" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4896" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="404A4C43" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="001972D3" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Laboratories shall analyze or back-calculate a standard at the same concentration as the lowest reporting concentration each day samples are analyzed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C4712" w:rsidRPr="00A0149B" w14:paraId="21E10150" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="000C4712" w:rsidRPr="00A0149B" w14:paraId="21E10150" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EB44D25" w14:textId="2ECDDD9C" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="46005A62" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+            <w:tcW w:w="4885" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="46005A62" w14:textId="4A9F0BED" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">What is the acceptance criterion for the lower reporting limit standard? </w:t>
             </w:r>
             <w:r w:rsidRPr="0145D97F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[15A NCAC 2H .0805 (a) (7) (</w:t>
+              <w:t xml:space="preserve">[15A NCAC </w:t>
+            </w:r>
+            <w:r w:rsidR="004A1383">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0145D97F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2H .0805 (a) (7) (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="0145D97F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1698488E" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6B243917" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+          <w:p w14:paraId="6B243917" w14:textId="0ABD46DF" w:rsidR="006100D5" w:rsidRDefault="00E05637" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A73C1E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ANSWER:</w:t>
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="006100D5" w:rsidRPr="00A73C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67AF0876" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40E4804B" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="191A8687" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29A7B53F" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="001972D3" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Unless specified by the method or this Rule, each laboratory shall establish performance acceptance criteria for all quality control analyses.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="748D8C1B" w14:textId="77777777" w:rsidTr="00E84F96">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="748D8C1B" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
-          <w:trHeight w:val="264"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
+          <w:trHeight w:val="1268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FFC2238" w14:textId="2ABB7739" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="16B9951D" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+            <w:tcW w:w="4885" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16B9951D" w14:textId="65BA1350" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>What corrective action does the laboratory take if the lower reporting limit standard does not meet the acceptance criterion?</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="005B7899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>15A NCAC 2H .0805 (a) (7) (</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">15A NCAC </w:t>
+            </w:r>
+            <w:r w:rsidR="004A1383">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>B</w:t>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="005B7899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>)</w:t>
+              <w:t>2H .0805 (a) (7) (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B7899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="689A3A0C" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7FB1C741" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+          <w:p w14:paraId="7FB1C741" w14:textId="2F207992" w:rsidR="006100D5" w:rsidRDefault="00E05637" w:rsidP="006100D5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A73C1E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ANSWER:</w:t>
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="006100D5" w:rsidRPr="00A73C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62361434" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4FB1F804" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="79848538" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BF7B864" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1969C8B2" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A450B97" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB4C5E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If quality control results fall outside established limits or show an analytical problem, the laboratory shall identify the Root Cause of the failure. The problem shall be resolved through corrective action, the corrective action process documented, and any samples involved shall be reanalyzed, if possible.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15DA58CE" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="001972D3" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Recalibrate/re-verify the curve.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="336D1982" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="336D1982" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7544EDA1" w14:textId="74D99F78" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="4885" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D0C372A" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>Is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167223">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Is</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00167223">
+              <w:t xml:space="preserve"> at least one</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> at least one</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167223">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00167223">
+              <w:t>L</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>L</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">aboratory </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167223">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">aboratory </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00167223">
+              <w:t>R</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>R</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">eagent </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167223">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">eagent </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00167223">
+              <w:t>B</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>B</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>lank</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167223">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>lank</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00167223">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">analyzed </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167223">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">analyzed </w:t>
-            </w:r>
+              <w:t xml:space="preserve">with each batch of 20 or </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00167223">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>with each batch of 20 or fewer of samples of the same</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>fewer of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00167223">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00167223">
+              <w:t xml:space="preserve"> samples of the same</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>matrix</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167223">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>matrix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">? </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[EPA Method 200.8, Rev. 5.4 (1994), Section 9.3.1]</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-            <w:tcW w:w="450" w:type="dxa"/>
+          <w:p w14:paraId="44D1EF76" w14:textId="77777777" w:rsidR="00BC23F9" w:rsidRPr="00BC23F9" w:rsidRDefault="00BC23F9" w:rsidP="00BC23F9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5438861D" w14:textId="77777777" w:rsidR="00BC23F9" w:rsidRPr="00BC23F9" w:rsidRDefault="00BC23F9" w:rsidP="00BC23F9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="240176EF" w14:textId="77777777" w:rsidR="00BC23F9" w:rsidRDefault="00BC23F9" w:rsidP="00BC23F9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="705D2336" w14:textId="43AF8B23" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="401CB3D8" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="282C4E98" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46CFF0FD" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00167223" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The LRB m</w:t>
             </w:r>
             <w:r w:rsidRPr="00167223">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ust contain all the reagents in the same</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00167223">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>volumes as used in processing the samples. The LRB must be carried</w:t>
-            </w:r>
+              <w:t xml:space="preserve">volumes as used in processing the samples. The LRB must be </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00167223">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>carried</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00167223">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>through the same entire preparation scheme as the samples including</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00167223">
@@ -16250,280 +17122,325 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00167223">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Section 10.3) is being</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00167223">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>used, add internal standards to the solution after</w:t>
+              <w:t xml:space="preserve">used, add internal standards to the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167223">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>solution after</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00167223">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>preparation is complete.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="127EF9D0" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="127EF9D0" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B786677" w14:textId="5BC7AFA9" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="54FFE60E" w14:textId="3A65E710" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+            <w:tcW w:w="4885" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54FFE60E" w14:textId="79669014" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">What is the acceptance criterion of the LRB? </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="00221D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>15A NCAC 2H .0805 (a) (7) (H) (</w:t>
+              <w:t xml:space="preserve">15A NCAC </w:t>
+            </w:r>
+            <w:r w:rsidR="004A1383">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00221D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2H .0805 (a) (7) (H) (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00221D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00221D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>) or</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPA Method 200.8, Rev. 5.4 (1994), Section 9.3.1]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7829869E" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6C1E4BF0" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+          <w:p w14:paraId="6C1E4BF0" w14:textId="2EB41208" w:rsidR="006100D5" w:rsidRDefault="00E05637" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D308A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ANSWER:</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="450" w:type="dxa"/>
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="006100D5" w:rsidRPr="008D308A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61542FCB" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75BA7774" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62A023E3" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="004631F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Rule:</w:t>
+            </w:r>
             <w:r w:rsidRPr="00AD4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Rule: The concentration of reagent, method, and calibration blanks shall not exceed 50 percent of the lowest reporting concentration or as otherwise specified by the reference method.</w:t>
+              <w:t xml:space="preserve"> The concentration of reagent, method, and calibration blanks shall not exceed 50 percent of the lowest reporting concentration or as otherwise specified by the reference method.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="348DA830" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="397A026B" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="004631F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Method:</w:t>
             </w:r>
             <w:r w:rsidRPr="008D5640">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Must not </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">exceed </w:t>
             </w:r>
             <w:r w:rsidRPr="008D5640">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
@@ -16545,526 +17462,662 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> whichever is greater</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57C743C0" w14:textId="6AEF9EAB" w:rsidR="006100D5" w:rsidRPr="009F37C5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="17D8C9E2" w14:textId="77777777" w:rsidTr="00E84F96">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="17D8C9E2" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C426AF8" w14:textId="16AAC3FC" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0B0E6DBC" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+            <w:tcW w:w="4885" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B0E6DBC" w14:textId="6DCAB10F" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>What corrective action does the laboratory take if the LRB does not meet the acceptance criterion?</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="005B7899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>15A NCAC 2H .0805 (a) (7) (</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">15A NCAC </w:t>
+            </w:r>
+            <w:r w:rsidR="004A1383">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>B</w:t>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="005B7899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>)</w:t>
+              <w:t>2H .0805 (a) (7) (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B7899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43947D45" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="32968DD8" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+          <w:p w14:paraId="32968DD8" w14:textId="175B78F9" w:rsidR="006100D5" w:rsidRDefault="00E05637" w:rsidP="006100D5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A73C1E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ANSWER:</w:t>
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="006100D5" w:rsidRPr="00A73C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54CC5FC6" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3F8313A2" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="22950C7D" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B0CDAB2" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="472EBCD9" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="670FB708" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB4C5E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">If quality control results fall outside established limits or show an analytical problem, the laboratory shall identify the Root Cause of the failure. The problem shall be resolved through corrective action, the corrective action process </w:t>
-[...9 lines deleted...]
-              <w:t>documented, and any samples involved shall be reanalyzed, if possible.</w:t>
+              <w:t>If quality control results fall outside established limits or show an analytical problem, the laboratory shall identify the Root Cause of the failure. The problem shall be resolved through corrective action, the corrective action process documented, and any samples involved shall be reanalyzed, if possible.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60EDA4D1" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Recalibrate/re-verify the curve.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="0D29951B" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="0D29951B" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72C5A26A" w14:textId="302D4901" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22F4A902" w14:textId="05A6E356" w:rsidR="006100D5" w:rsidRPr="009766CE" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Is at least one Laboratory Fortified Blank (LFB) analyzed with each batch of samples? </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[EPA Method 200.8, Rev. 5.4 (1994), Section 9.3.2]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F0465CE" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06C24C88" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5492573D" w14:textId="3CF65D29" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0008600D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>To an aliquot of LRB, add aliquots from</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0008600D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>multielement stock standards A and B (Section 7.4) to prepared the LFB.</w:t>
+              <w:t xml:space="preserve">multielement stock standards A and B (Section 7.4) to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0008600D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>prepared</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0008600D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the LFB.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0008600D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Depending on the sensitivity of the instrument, the fortified concentration used</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0008600D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>should range from 40-100 µg/L for each analyte, except selenium and mercury.</w:t>
+              <w:t xml:space="preserve">should range from 40-100 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0008600D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>µg</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0008600D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/L for each analyte, except selenium and mercury.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0008600D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>For selenium the concentration should range from 200-500 µg/L, while the</w:t>
+              <w:t xml:space="preserve">For selenium the concentration should range from 200-500 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0008600D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>µg</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0008600D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/L, while the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0008600D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>concentration range mercury should be limited to 2-5 µg/L. The LFB must be</w:t>
+              <w:t xml:space="preserve">concentration </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0008600D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>range</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0008600D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mercury should be limited to 2-5 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0008600D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>µg</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0008600D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/L. The LFB must be</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0008600D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>carried through the same entire preparation scheme as the samples including</w:t>
+              <w:t>carried</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0008600D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> through the same entire preparation scheme as the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0008600D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>samples</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0008600D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> including</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0008600D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>sample digestion, when applicable. If the direct addition procedure (Method A,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -17073,192 +18126,202 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Section 10.3) is being used, add internal standards to this solution after</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00426D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>preparation has been completed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="58A080F4" w14:textId="77777777" w:rsidTr="00E84F96">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="58A080F4" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F49ED66" w14:textId="54567684" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22252B90" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">What is the acceptance criterion of the LFB? </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[EPA Method 200.8, Rev. 5.4 (1994), Section 9.3.2]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0704EE0F" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="632D7882" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+          <w:p w14:paraId="632D7882" w14:textId="3B742309" w:rsidR="006100D5" w:rsidRDefault="00E05637" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D308A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ANSWER:</w:t>
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="006100D5" w:rsidRPr="008D308A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="627502DE" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="008D308A" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DFBF137" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05619A69" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C6D4FF1" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00426D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If the recovery of any analyte falls outside the required control limits of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -17269,335 +18332,363 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>85-115%, that analyte is judged out of control, and the source of the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00426D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>problem should be identified and resolved before continuing analyses.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="4A1C5739" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="4A1C5739" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="207FF785" w14:textId="140D86EA" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="68476BDA" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+            <w:tcW w:w="4885" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68476BDA" w14:textId="69BF755A" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>What corrective action does the laboratory take if the LFB does not meet the acceptance criterion?</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="005B7899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>15A NCAC 2H .0805 (a) (7) (</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">15A NCAC </w:t>
+            </w:r>
+            <w:r w:rsidR="004A1383">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>B</w:t>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="005B7899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>)</w:t>
+              <w:t>2H .0805 (a) (7) (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B7899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17016F6D" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2D1C6B49" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+          <w:p w14:paraId="2D1C6B49" w14:textId="62CE5AAB" w:rsidR="006100D5" w:rsidRDefault="00E05637" w:rsidP="006100D5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A73C1E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ANSWER:</w:t>
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="006100D5" w:rsidRPr="00A73C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="364C9C52" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3415D699" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="44D67922" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72F1E71D" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="453C349A" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31BAD588" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB4C5E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If quality control results fall outside established limits or show an analytical problem, the laboratory shall identify the Root Cause of the failure. The problem shall be resolved through corrective action, the corrective action process documented, and any samples involved shall be reanalyzed, if possible.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="679E9739" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00426D2C" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Recalibrate/re-verify the curve.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="5D902DB9" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="5D902DB9" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C4B06AA" w14:textId="65FD7421" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="254B833F" w14:textId="2B3C034C" w:rsidR="006100D5" w:rsidRPr="009766CE" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A27711">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>To verify calibration</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
@@ -17722,773 +18813,856 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>of the sample run</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">? </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[EPA Method 200.8, Rev. 5.4 (1994), Section 9.3.4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CF6D968" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04FF5C9A" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5390300C" w14:textId="7911B518" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Per Ray Terhune with EPA Region IV, it is acceptable to analyze only one calibration point and the calibration blank after every ten samples and at the end of the sample run.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="36E3148F" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="36E3148F" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F370B96" w14:textId="475D0DE0" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7DC48395" w14:textId="6C6E382A" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+            <w:tcW w:w="4885" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DC48395" w14:textId="1B7200BD" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>What is the acceptance criterion of the calibration blank? [</w:t>
             </w:r>
             <w:r w:rsidRPr="00E1594E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>15A NCAC 2H .0805 (a) (7) (H) (</w:t>
+              <w:t xml:space="preserve">15A NCAC </w:t>
+            </w:r>
+            <w:r w:rsidR="004A1383">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E1594E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2H .0805 (a) (7) (H) (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E1594E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E1594E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76F8E256" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="450FFD25" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+          <w:p w14:paraId="450FFD25" w14:textId="4C23603C" w:rsidR="006100D5" w:rsidRDefault="00E05637" w:rsidP="006100D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00257686">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ANSWER:</w:t>
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="006100D5" w:rsidRPr="00257686">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="116F50AE" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7676EDB0" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00257686" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B8967E8" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71640991" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22C792BC" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="0002521A" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002521A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The concentration of reagent, method, and calibration blanks shall not exceed 50 percent of the lowest reporting concentration or as otherwise specified by the reference method.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25CFFB29" w14:textId="1835F6D7" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="78C080D4" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="78C080D4" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4098826C" w14:textId="57EA15D4" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="35D04639" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+            <w:tcW w:w="4885" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35D04639" w14:textId="7B8442D3" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>What corrective action does the laboratory take if the calibration blank does not meet the acceptance criterion?</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="005B7899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>15A NCAC 2H .0805 (a) (7) (</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">15A NCAC </w:t>
+            </w:r>
+            <w:r w:rsidR="004A1383">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>B</w:t>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="005B7899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>)</w:t>
+              <w:t>2H .0805 (a) (7) (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B7899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1222BC25" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="59989D33" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+          <w:p w14:paraId="59989D33" w14:textId="5D57BDF8" w:rsidR="006100D5" w:rsidRDefault="00E05637" w:rsidP="006100D5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A73C1E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ANSWER:</w:t>
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="006100D5" w:rsidRPr="00A73C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4ED38B7D" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="249B0BB6" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6B1CFBAA" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51EF8B96" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DCAE9CF" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="580952F6" w14:textId="3C945E51" w:rsidR="006100D5" w:rsidRPr="46B22216" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB4C5E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If quality control results fall outside established limits or show an analytical problem, the laboratory shall identify the Root Cause of the failure. The problem shall be resolved through corrective action, the corrective action process documented, and any samples involved shall be reanalyzed, if possible.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Recalibrate/re-verify the curve.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="430BF013" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="430BF013" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C1B4093" w14:textId="4A543C7C" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0C890F1D" w14:textId="75F03942" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+            <w:tcW w:w="4885" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C890F1D" w14:textId="4E4E2C3E" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">What is the acceptance criterion of the calibration standard? </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[EPA Method 200.8, Rev. 5.4 (1994), Section 9.3.4]</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:r w:rsidRPr="005B7899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>15A NCAC 2H .0805</w:t>
+              <w:t xml:space="preserve">15A NCAC </w:t>
+            </w:r>
+            <w:r w:rsidR="004A1383">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B7899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2H .0805</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (e) (5)]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0115787F" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2FBC5304" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="008D308A" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+          <w:p w14:paraId="2FBC5304" w14:textId="7A4E43DA" w:rsidR="006100D5" w:rsidRPr="008D308A" w:rsidRDefault="00E05637" w:rsidP="006100D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D308A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ANSWER:</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="450" w:type="dxa"/>
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="006100D5" w:rsidRPr="008D308A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66C980BE" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B5CD885" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13EB403C" w14:textId="0BE8B55F" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A27A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">If the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -18542,168 +19716,195 @@
               </w:rPr>
               <w:t>analyzed after the recalibration</w:t>
             </w:r>
             <w:r w:rsidRPr="00A27A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. If the failing CCV was between ± 10-15%R, then the samples do NOT need to be </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>reanalyzed</w:t>
             </w:r>
             <w:r w:rsidRPr="00A27A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">. However, per our Rules, 15A NCAC 02H .0805 (e) (5), the samples </w:t>
+              <w:t xml:space="preserve">. However, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A27A8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>per</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A27A8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> our Rules, 15A NCAC 02H .0805 (e) (5), the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A27A8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">samples </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">that were not reanalyzed </w:t>
             </w:r>
             <w:r w:rsidRPr="00A27A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>MUST be qualified if reported.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="5C18759C" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="5C18759C" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C05DE2C" w14:textId="1CA12C0D" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48290C95" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00002F35" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Is a Laboratory Fortified Matrix (LFM) analyzed at minimum frequency of 10% of samples? </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[EPA Method 200.8, Rev. 5.4 (1994), Section 9.4.2]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69D49EB9" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CD9FCF2" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71C98C4E" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002267E4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>For water samples, the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -18796,267 +19997,267 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(Section 1.8). Over time, samples from all routine sample sources should</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002267E4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>be fortified.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="0BEC7B65" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="0BEC7B65" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D5D218D" w14:textId="6E23C1BE" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A02BE0A" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>How is the LFM prepared? [NC WW/GW LCB Matrix Policy and Technical Assistance]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="264145D9" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="312162DC" w14:textId="751D3035" w:rsidR="006100D5" w:rsidRPr="000528C5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+          <w:p w14:paraId="312162DC" w14:textId="11BD2628" w:rsidR="006100D5" w:rsidRPr="000528C5" w:rsidRDefault="00E05637" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000528C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidR="00C46048">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>NSWER</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000528C5">
+              <w:t>nswer</w:t>
+            </w:r>
+            <w:r w:rsidR="006100D5" w:rsidRPr="000528C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68DA6145" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="18DCD8BF" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B73C58A" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="536E3B23" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46DF9F3B" w14:textId="6F890828" w:rsidR="006100D5" w:rsidRPr="002267E4" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Volume of spiking solution must not exceed 5% of total volume. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="315DFAD9" w14:textId="77777777" w:rsidTr="00C46048">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="315DFAD9" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="555A67B0" w14:textId="6CCC79C0" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0848ABD3" w14:textId="1CD27B9F" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">If the </w:t>
             </w:r>
             <w:r w:rsidRPr="002370C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
@@ -19095,280 +20296,306 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>? [NC WW/GW LC</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="002370C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Policy]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66F46BCE" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49D8B9D8" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A5E5E8D" w14:textId="770AE203" w:rsidR="006100D5" w:rsidRPr="002267E4" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A4A4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">It is preferable that the spike solution constitutes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>&lt;</w:t>
             </w:r>
             <w:r w:rsidRPr="003A4A4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1% of the total MS volume so that the MS can be considered a whole volume sample with no adjustment (i.e., volume correction) by calculation necessary. If the spike solution volume constitutes &gt;1% of t</w:t>
             </w:r>
             <w:r w:rsidRPr="003A4A4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>he total sample volume, the sample concentration must be adjusted by calculation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="4292C440" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="4292C440" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3164C374" w14:textId="7B67B1F5" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="01AB148F" w14:textId="0949B3FE" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+            <w:tcW w:w="4885" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01AB148F" w14:textId="2074DB47" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">What is the acceptance criterion of the LFM? [EPA Method 200.8, Rev. 5.4 (1994), Section 9.4.3] </w:t>
             </w:r>
             <w:r w:rsidRPr="005D1992">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">[15A NCAC 2H .0805 (a) (7) </w:t>
+              <w:t xml:space="preserve">[15A NCAC </w:t>
+            </w:r>
+            <w:r w:rsidR="004A1383">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D1992">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2H .0805 (a) (7) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(A)</w:t>
             </w:r>
             <w:r w:rsidRPr="005D1992">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B405624" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0E3572A8" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="008D308A" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+          <w:p w14:paraId="0E3572A8" w14:textId="273FEFB8" w:rsidR="006100D5" w:rsidRPr="008D308A" w:rsidRDefault="00E05637" w:rsidP="006100D5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D308A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ANSWER:</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="450" w:type="dxa"/>
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="006100D5" w:rsidRPr="008D308A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="337C5DC4" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4525EDA9" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B54D8" w14:textId="4D88A29A" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002267E4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Calculate the percent recovery for each analyte, corrected for background</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -19379,187 +20606,177 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>concentrations measured in the unfortified sample, and compare these</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002267E4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">values to the designated LFM recovery range of 70-130%. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="24CA2C56" w14:textId="77777777" w:rsidTr="00C46048">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="24CA2C56" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="137FA6AA" w14:textId="542303E8" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07976866" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>How are internal standards responses evaluated? [EPA Method 200.8, Rev. 5.4 (1994), Section 9.4.5]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25F6F02F" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="23299250" w14:textId="66A0734B" w:rsidR="006100D5" w:rsidRPr="002A1409" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+          <w:p w14:paraId="23299250" w14:textId="6555B7AA" w:rsidR="006100D5" w:rsidRPr="002A1409" w:rsidRDefault="006A24F0" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>A</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C46048">
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="006100D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>NSWER</w:t>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CDED6A4" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BDD014E" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48880239" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002267E4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The analyst is expected to monitor the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -19693,51 +20910,69 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A27C6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>deviate more than 60-125% of the original response in the calibration</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A27C6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>blank. If deviations greater than these are observed, flush the instrument</w:t>
+              <w:t xml:space="preserve">blank. If deviations </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A27C6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>greater</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A27C6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> than these are observed, flush the instrument</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A27C6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>with the rinse blank and monitor the responses in the calibration blank.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -19842,857 +21077,928 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>be a partially blocked sampling cone or a change in the tuning condition</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A27C6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>of the instrument.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="69D9E3FB" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="69D9E3FB" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B139ABB" w14:textId="5E59B784" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3A2400AE" w14:textId="54ADA0E8" w:rsidR="006100D5" w:rsidRPr="00800347" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+            <w:tcW w:w="4885" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A2400AE" w14:textId="6E3B9073" w:rsidR="006100D5" w:rsidRPr="00800347" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00800347">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Are 5% of the samples </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>analyzed</w:t>
             </w:r>
             <w:r w:rsidRPr="00800347">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> in duplicate?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [15A NCAC 2H .0805 (a) (7) (C)]</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="450" w:type="dxa"/>
+              <w:t xml:space="preserve"> [15A NCAC </w:t>
+            </w:r>
+            <w:r w:rsidR="004A1383">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2H .0805 (a) (7) (C)]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="123AD9B9" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76BF3EC2" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21D78D4B" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC5B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Except where otherwise specified in an analytical method, laboratories shall analyze five percent of all samples in duplicate to document precision. Laboratories analyzing fewer than 20 samples per month shall analyze one duplicate during each month that samples are analyzed.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6554309D" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="46B22216">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Analysis of a LFM duplicate may also fulfill this requirement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="4AAD07BF" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="4AAD07BF" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="670BF211" w14:textId="32E233CC" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="218530C0" w14:textId="12B8BFE7" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+            <w:tcW w:w="4885" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="218530C0" w14:textId="2218DADF" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">What is the duplicate acceptance criterion? </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[15A NCAC 2H .0805 (a) (7) (A)]</w:t>
+              <w:t xml:space="preserve">[15A NCAC </w:t>
+            </w:r>
+            <w:r w:rsidR="004A1383">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2H .0805 (a) (7) (A)]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16FCB4CC" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="505266DE" w14:textId="7F271CBD" w:rsidR="006100D5" w:rsidRPr="002E5D42" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+          <w:p w14:paraId="505266DE" w14:textId="222A84F2" w:rsidR="006100D5" w:rsidRPr="002E5D42" w:rsidRDefault="006A24F0" w:rsidP="006100D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ANSWER:</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="450" w:type="dxa"/>
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="006100D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="044133AF" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54687CAA" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47837986" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E82931">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Unless specified by the method or this Rule, each laboratory shall establish performance acceptance criteria for all quality control analyses.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19D9D583" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="54E0AF2C" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="46B22216">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Limits set by the laboratory</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="2101F9C8" w14:textId="77777777" w:rsidTr="00C46048">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="2101F9C8" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
-          <w:trHeight w:val="264"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
+          <w:trHeight w:val="1340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B0EFF47" w14:textId="2AE9E1B7" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="39643F47" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+            <w:tcW w:w="4885" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39643F47" w14:textId="19CE9986" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>What corrective action does the laboratory take if duplicates do not meet the acceptance criterion?</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="005B7899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>15A NCAC 2H .0805 (a) (7) (</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">15A NCAC </w:t>
+            </w:r>
+            <w:r w:rsidR="004A1383">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>B</w:t>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="005B7899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>)</w:t>
+              <w:t>2H .0805 (a) (7) (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B7899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55DC63A1" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="02E6F35B" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+          <w:p w14:paraId="02E6F35B" w14:textId="48C53006" w:rsidR="006100D5" w:rsidRDefault="006A24F0" w:rsidP="006100D5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A73C1E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ANSWER:</w:t>
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="006100D5" w:rsidRPr="00A73C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="711291B1" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="706C36E0" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="02821ECC" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54E42F7B" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50FE6471" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6444085E" w14:textId="18F650C3" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB4C5E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If quality control results fall outside established limits or show an analytical problem, the laboratory shall identify the Root Cause of the failure. The problem shall be resolved through corrective action, the corrective action process documented, and any samples involved shall be reanalyzed, if possible.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="73818086" w14:textId="77777777" w:rsidTr="00C157B2">
+      <w:tr w:rsidR="006100D5" w:rsidRPr="00A0149B" w14:paraId="73818086" w14:textId="77777777" w:rsidTr="00EC19AD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63D83C41" w14:textId="698503B1" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="000610C3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="798C7834" w14:textId="7066ED89" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
+          <w:p w14:paraId="798C7834" w14:textId="13755FB1" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A3438">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Is the data qualified on the Discharge Monitoring Report (DMR) or client report if Quality Control (QC) requirements are not met? [</w:t>
+              <w:t xml:space="preserve">Is the data qualified on the Discharge Monitoring Report (DMR) or client report if Quality Control (QC) requirements </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A3438">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>are not met? [</w:t>
             </w:r>
             <w:r w:rsidRPr="005B7899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>15A NCAC 2H .0805 (a) (7) (</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">15A NCAC </w:t>
+            </w:r>
+            <w:r w:rsidR="004A1383">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>B</w:t>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="005B7899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>)</w:t>
+              <w:t>2H .0805</w:t>
+            </w:r>
+            <w:r w:rsidR="004A1383">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (e) (5)</w:t>
             </w:r>
             <w:r w:rsidRPr="005A3438">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CEC66FE" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3437DABE" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DCF74E7" w14:textId="77777777" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="006100D5" w:rsidP="006100D5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4896" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AC49F80" w14:textId="77777777" w:rsidR="006100D5" w:rsidRDefault="006100D5" w:rsidP="006100D5">
-[...41 lines deleted...]
-              <w:t>If data qualifiers are used to qualify samples not meeting QC requirements, the data may not be useable for the intended purposes. It is the responsibility of the laboratory to provide the client or end-user of the data with sufficient information to determine the usability of the qualified data.</w:t>
+          <w:p w14:paraId="6AAFC0BA" w14:textId="7ED91798" w:rsidR="006100D5" w:rsidRPr="00A0149B" w:rsidRDefault="004A1383" w:rsidP="006100D5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A1383">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reported data associated with quality control failures, improper sample collection, holding time exceedances, or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A1383">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>improper preservation shall be qualified as such.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4A2C9688" w14:textId="77777777" w:rsidR="00C37462" w:rsidRDefault="00C37462">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B97B101" w14:textId="77777777" w:rsidR="00C37462" w:rsidRDefault="00C37462">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A0149B">
@@ -20851,341 +22157,444 @@
     <w:p w14:paraId="190AC30A" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00351E5A" w:rsidRDefault="00C37462">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0149B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>nspector: ______________________________________________________</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0149B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>_________</w:t>
+        <w:t>_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A0149B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0149B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>___________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0149B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="NeutralizeTRC"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="00C37462" w:rsidRPr="00351E5A" w:rsidSect="00A17A65">
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:sectPr w:rsidR="00C37462" w:rsidRPr="00351E5A" w:rsidSect="00936EB0">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="576" w:right="576" w:bottom="576" w:left="576" w:header="288" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A655A93" w14:textId="77777777" w:rsidR="008F0473" w:rsidRDefault="008F0473">
+    <w:p w14:paraId="4C1941EE" w14:textId="77777777" w:rsidR="00F10D4E" w:rsidRDefault="00F10D4E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="076420BE" w14:textId="77777777" w:rsidR="008F0473" w:rsidRDefault="008F0473">
+    <w:p w14:paraId="149CC794" w14:textId="77777777" w:rsidR="00F10D4E" w:rsidRDefault="00F10D4E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2E8C7FAA" w14:textId="77777777" w:rsidR="008F0473" w:rsidRDefault="008F0473"/>
+    <w:p w14:paraId="0A1172B2" w14:textId="77777777" w:rsidR="00F10D4E" w:rsidRDefault="00F10D4E"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier 10cpi">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="160CF549" w14:textId="034A7746" w:rsidR="00AD2309" w:rsidRDefault="00AD2309" w:rsidP="007D6080">
+  <w:p w14:paraId="233693AD" w14:textId="31A1A7A1" w:rsidR="004471C2" w:rsidRDefault="004471C2">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="160CF549" w14:textId="2AEC7B18" w:rsidR="00AD2309" w:rsidRDefault="00AD2309" w:rsidP="007D6080">
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Revised 0</w:t>
     </w:r>
+    <w:r w:rsidR="00311289">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
     <w:r w:rsidR="00366F96">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>3/09/2022</w:t>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="00E91FC9">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>22</w:t>
+    </w:r>
+    <w:r w:rsidR="00366F96">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>/202</w:t>
+    </w:r>
+    <w:r w:rsidR="00E91FC9">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0C2C48EA" w14:textId="77777777" w:rsidR="00AD2309" w:rsidRPr="00B8487A" w:rsidRDefault="00AD2309">
+  <w:p w14:paraId="0C2C48EA" w14:textId="0372B8A4" w:rsidR="00AD2309" w:rsidRPr="00B8487A" w:rsidRDefault="00AD2309">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B8487A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Revised </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>06/2013</w:t>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="00936EB0">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>4/22/2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C757716" w14:textId="77777777" w:rsidR="008F0473" w:rsidRDefault="008F0473">
+    <w:p w14:paraId="08F65C98" w14:textId="77777777" w:rsidR="00F10D4E" w:rsidRDefault="00F10D4E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70303674" w14:textId="77777777" w:rsidR="008F0473" w:rsidRDefault="008F0473">
+    <w:p w14:paraId="4878C3BE" w14:textId="77777777" w:rsidR="00F10D4E" w:rsidRDefault="00F10D4E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6C968219" w14:textId="77777777" w:rsidR="008F0473" w:rsidRDefault="008F0473"/>
+    <w:p w14:paraId="29A2F840" w14:textId="77777777" w:rsidR="00F10D4E" w:rsidRDefault="00F10D4E"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0AD289AE" w14:textId="60841DDF" w:rsidR="00AD2309" w:rsidRPr="0058752C" w:rsidRDefault="00AD2309" w:rsidP="0041348C">
+  <w:p w14:paraId="0AD289AE" w14:textId="74070599" w:rsidR="00AD2309" w:rsidRPr="0058752C" w:rsidRDefault="00AD2309" w:rsidP="00936EB0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:ind w:left="8640"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4320"/>
+        <w:tab w:val="clear" w:pos="8640"/>
+        <w:tab w:val="left" w:pos="10138"/>
+        <w:tab w:val="right" w:pos="11160"/>
+      </w:tabs>
+      <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Metals – EPA 200.8 </w:t>
+      <w:t>Metals – EPA 200.8</w:t>
+    </w:r>
+    <w:r w:rsidR="00DC0FFE">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00D36CF5">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="0058752C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="0058752C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0058752C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="0058752C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r w:rsidRPr="0058752C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="53EB0E2C" w14:textId="21A8A568" w:rsidR="004471C2" w:rsidRDefault="004471C2">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1701374A"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A746B6A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21156698"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3086350"/>
@@ -21368,507 +22777,912 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="290482514">
+  <w:num w:numId="1" w16cid:durableId="990718700">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1902399387">
+  <w:num w:numId="2" w16cid:durableId="188763952">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="305430160">
+  <w:num w:numId="3" w16cid:durableId="1434940511">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="192"/>
+  <w:zoom w:percent="122"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="288"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
+    <w:useWord2002TableStyleRules/>
+    <w:growAutofit/>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:useNormalStyleForList/>
+    <w:doNotUseIndentAsNumberingTabStop/>
+    <w:useAltKinsokuLineBreakRules/>
+    <w:allowSpaceOfSameStyleInTable/>
+    <w:doNotSuppressIndentation/>
+    <w:doNotAutofitConstrainedTables/>
+    <w:autofitToFirstFixedWidthCell/>
+    <w:displayHangulFixedWidth/>
+    <w:splitPgBreakAndParaMark/>
+    <w:doNotVertAlignCellWithSp/>
+    <w:doNotBreakConstrainedForcedTable/>
+    <w:doNotVertAlignInTxbx/>
+    <w:useAnsiKerningPairs/>
+    <w:cachedColBalance/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B666B8"/>
     <w:rsid w:val="000062C0"/>
     <w:rsid w:val="00006C93"/>
     <w:rsid w:val="00011AAE"/>
     <w:rsid w:val="00016E29"/>
     <w:rsid w:val="00021448"/>
-    <w:rsid w:val="00026837"/>
+    <w:rsid w:val="00026C91"/>
+    <w:rsid w:val="00027DAF"/>
+    <w:rsid w:val="00030407"/>
     <w:rsid w:val="00032566"/>
     <w:rsid w:val="0004234F"/>
     <w:rsid w:val="0004478F"/>
+    <w:rsid w:val="00046B79"/>
     <w:rsid w:val="00046C71"/>
+    <w:rsid w:val="00052539"/>
+    <w:rsid w:val="00054291"/>
     <w:rsid w:val="000610C3"/>
     <w:rsid w:val="000618FF"/>
+    <w:rsid w:val="00062328"/>
+    <w:rsid w:val="00070668"/>
     <w:rsid w:val="00070CDE"/>
     <w:rsid w:val="000718A4"/>
+    <w:rsid w:val="000725E6"/>
     <w:rsid w:val="000760F1"/>
     <w:rsid w:val="00077146"/>
     <w:rsid w:val="00080783"/>
     <w:rsid w:val="000810D0"/>
+    <w:rsid w:val="00082176"/>
+    <w:rsid w:val="00083394"/>
+    <w:rsid w:val="00083EB0"/>
+    <w:rsid w:val="000854EA"/>
     <w:rsid w:val="0008600D"/>
     <w:rsid w:val="000903DC"/>
     <w:rsid w:val="000911EE"/>
+    <w:rsid w:val="00091596"/>
     <w:rsid w:val="000961A2"/>
     <w:rsid w:val="000A3884"/>
     <w:rsid w:val="000A5FAB"/>
+    <w:rsid w:val="000B0251"/>
+    <w:rsid w:val="000B2141"/>
+    <w:rsid w:val="000B45A5"/>
     <w:rsid w:val="000C1512"/>
+    <w:rsid w:val="000C3BE0"/>
+    <w:rsid w:val="000C4014"/>
     <w:rsid w:val="000C4712"/>
     <w:rsid w:val="000C5AD1"/>
     <w:rsid w:val="000D33F7"/>
     <w:rsid w:val="000E0DFC"/>
+    <w:rsid w:val="000E1080"/>
     <w:rsid w:val="000E5A36"/>
     <w:rsid w:val="000E6EDE"/>
+    <w:rsid w:val="000E6F12"/>
+    <w:rsid w:val="000E70C3"/>
     <w:rsid w:val="00102D96"/>
+    <w:rsid w:val="00106FBB"/>
+    <w:rsid w:val="0011072D"/>
+    <w:rsid w:val="0011134B"/>
     <w:rsid w:val="001166B7"/>
+    <w:rsid w:val="0011735C"/>
+    <w:rsid w:val="00117867"/>
+    <w:rsid w:val="00117C30"/>
     <w:rsid w:val="00123CED"/>
+    <w:rsid w:val="00131E26"/>
     <w:rsid w:val="001321E6"/>
     <w:rsid w:val="00132AEF"/>
+    <w:rsid w:val="0014512F"/>
     <w:rsid w:val="0014798C"/>
+    <w:rsid w:val="001503D1"/>
+    <w:rsid w:val="00151FD8"/>
     <w:rsid w:val="00154E23"/>
-    <w:rsid w:val="00156B7F"/>
+    <w:rsid w:val="001572C1"/>
     <w:rsid w:val="00160A48"/>
+    <w:rsid w:val="001610EF"/>
     <w:rsid w:val="00162622"/>
+    <w:rsid w:val="00163306"/>
     <w:rsid w:val="0016427C"/>
     <w:rsid w:val="00164BBD"/>
     <w:rsid w:val="00167223"/>
     <w:rsid w:val="001744CE"/>
     <w:rsid w:val="0017783D"/>
     <w:rsid w:val="001802FF"/>
     <w:rsid w:val="00180F5E"/>
+    <w:rsid w:val="00185B6A"/>
     <w:rsid w:val="001877A9"/>
     <w:rsid w:val="001920D1"/>
     <w:rsid w:val="00193D41"/>
+    <w:rsid w:val="00194909"/>
     <w:rsid w:val="001972D3"/>
+    <w:rsid w:val="001A0D93"/>
+    <w:rsid w:val="001A53E1"/>
     <w:rsid w:val="001A68A7"/>
     <w:rsid w:val="001B2604"/>
     <w:rsid w:val="001B6CAD"/>
     <w:rsid w:val="001B77F3"/>
+    <w:rsid w:val="001C1FDB"/>
     <w:rsid w:val="001C3C88"/>
     <w:rsid w:val="001C3D0F"/>
     <w:rsid w:val="001C77C1"/>
+    <w:rsid w:val="001D7D76"/>
     <w:rsid w:val="001E6F37"/>
+    <w:rsid w:val="001E7AD7"/>
     <w:rsid w:val="001F0A27"/>
+    <w:rsid w:val="001F0F64"/>
     <w:rsid w:val="001F3012"/>
     <w:rsid w:val="001F4E6D"/>
+    <w:rsid w:val="002015E6"/>
     <w:rsid w:val="0020407F"/>
+    <w:rsid w:val="002111D7"/>
+    <w:rsid w:val="00211762"/>
+    <w:rsid w:val="00213E3A"/>
     <w:rsid w:val="0021721B"/>
     <w:rsid w:val="0022664F"/>
     <w:rsid w:val="002267E4"/>
+    <w:rsid w:val="00227806"/>
     <w:rsid w:val="00227C3D"/>
     <w:rsid w:val="00234DA4"/>
+    <w:rsid w:val="00240886"/>
     <w:rsid w:val="002439FF"/>
     <w:rsid w:val="00246FBA"/>
+    <w:rsid w:val="00253DC2"/>
+    <w:rsid w:val="002548AB"/>
+    <w:rsid w:val="00254F1B"/>
     <w:rsid w:val="00256AB0"/>
     <w:rsid w:val="00257686"/>
     <w:rsid w:val="0026115F"/>
     <w:rsid w:val="00261AE5"/>
+    <w:rsid w:val="00261D21"/>
     <w:rsid w:val="00262765"/>
+    <w:rsid w:val="002712E5"/>
     <w:rsid w:val="0027318F"/>
+    <w:rsid w:val="0027392E"/>
+    <w:rsid w:val="0027486A"/>
     <w:rsid w:val="00285E2D"/>
+    <w:rsid w:val="002915D8"/>
     <w:rsid w:val="002932BF"/>
+    <w:rsid w:val="00296CCB"/>
     <w:rsid w:val="00297CE1"/>
     <w:rsid w:val="002A1409"/>
     <w:rsid w:val="002A3C15"/>
-    <w:rsid w:val="002A3DB9"/>
+    <w:rsid w:val="002A7D90"/>
+    <w:rsid w:val="002B0579"/>
+    <w:rsid w:val="002B4258"/>
     <w:rsid w:val="002B562E"/>
+    <w:rsid w:val="002B56CC"/>
+    <w:rsid w:val="002C0A33"/>
+    <w:rsid w:val="002C239A"/>
+    <w:rsid w:val="002C6651"/>
     <w:rsid w:val="002C7234"/>
+    <w:rsid w:val="002D08EE"/>
+    <w:rsid w:val="002D5286"/>
     <w:rsid w:val="002D739D"/>
+    <w:rsid w:val="002E0B30"/>
     <w:rsid w:val="002E0D22"/>
     <w:rsid w:val="002E5D42"/>
+    <w:rsid w:val="002E7A4D"/>
+    <w:rsid w:val="002F0A33"/>
     <w:rsid w:val="002F6102"/>
     <w:rsid w:val="002F6CDB"/>
+    <w:rsid w:val="002F737B"/>
+    <w:rsid w:val="00300082"/>
+    <w:rsid w:val="003049C0"/>
+    <w:rsid w:val="00306642"/>
+    <w:rsid w:val="00311289"/>
     <w:rsid w:val="00312389"/>
     <w:rsid w:val="003123F1"/>
     <w:rsid w:val="003212CC"/>
+    <w:rsid w:val="00334BE4"/>
+    <w:rsid w:val="00336A35"/>
+    <w:rsid w:val="00337A70"/>
+    <w:rsid w:val="0034239F"/>
     <w:rsid w:val="003430BD"/>
     <w:rsid w:val="00347A96"/>
+    <w:rsid w:val="00362F85"/>
+    <w:rsid w:val="00366D5B"/>
     <w:rsid w:val="00366F96"/>
+    <w:rsid w:val="00367C2A"/>
     <w:rsid w:val="00371E4F"/>
+    <w:rsid w:val="00376DE6"/>
+    <w:rsid w:val="00376F82"/>
+    <w:rsid w:val="00380471"/>
+    <w:rsid w:val="00380C81"/>
     <w:rsid w:val="003935B3"/>
     <w:rsid w:val="00395795"/>
+    <w:rsid w:val="0039635B"/>
     <w:rsid w:val="003A0766"/>
+    <w:rsid w:val="003A249A"/>
+    <w:rsid w:val="003A265D"/>
+    <w:rsid w:val="003A5E01"/>
+    <w:rsid w:val="003B4018"/>
     <w:rsid w:val="003B69BC"/>
     <w:rsid w:val="003B6D24"/>
     <w:rsid w:val="003B6E64"/>
+    <w:rsid w:val="003C0781"/>
+    <w:rsid w:val="003C7969"/>
+    <w:rsid w:val="003D44FC"/>
     <w:rsid w:val="003D5D83"/>
     <w:rsid w:val="003D7770"/>
     <w:rsid w:val="003E0DBA"/>
     <w:rsid w:val="003E420D"/>
     <w:rsid w:val="003E4F22"/>
     <w:rsid w:val="003F08C6"/>
     <w:rsid w:val="003F0A59"/>
     <w:rsid w:val="003F2FEA"/>
+    <w:rsid w:val="003F3DFE"/>
+    <w:rsid w:val="004030A2"/>
+    <w:rsid w:val="00403CAA"/>
     <w:rsid w:val="004058C1"/>
     <w:rsid w:val="00407302"/>
     <w:rsid w:val="0041037E"/>
     <w:rsid w:val="0041348C"/>
+    <w:rsid w:val="004171F0"/>
     <w:rsid w:val="00420C70"/>
     <w:rsid w:val="00426D2C"/>
     <w:rsid w:val="00431B1D"/>
+    <w:rsid w:val="00440780"/>
+    <w:rsid w:val="004446B3"/>
     <w:rsid w:val="00444781"/>
+    <w:rsid w:val="0044492F"/>
+    <w:rsid w:val="004471C2"/>
     <w:rsid w:val="00450631"/>
+    <w:rsid w:val="00451207"/>
     <w:rsid w:val="00452A32"/>
+    <w:rsid w:val="004631F8"/>
     <w:rsid w:val="00463525"/>
     <w:rsid w:val="00464CD7"/>
+    <w:rsid w:val="0046651D"/>
     <w:rsid w:val="004707A3"/>
+    <w:rsid w:val="00470EB7"/>
     <w:rsid w:val="00474625"/>
+    <w:rsid w:val="004747D9"/>
+    <w:rsid w:val="0047678C"/>
     <w:rsid w:val="00481E99"/>
     <w:rsid w:val="004920E2"/>
     <w:rsid w:val="00495A9F"/>
     <w:rsid w:val="004A11E3"/>
+    <w:rsid w:val="004A1383"/>
     <w:rsid w:val="004A32A3"/>
     <w:rsid w:val="004A3481"/>
     <w:rsid w:val="004A7A1F"/>
+    <w:rsid w:val="004A7F34"/>
+    <w:rsid w:val="004B2304"/>
+    <w:rsid w:val="004B48DC"/>
+    <w:rsid w:val="004C3F48"/>
+    <w:rsid w:val="004C6D0E"/>
     <w:rsid w:val="004D048A"/>
+    <w:rsid w:val="004D7F59"/>
     <w:rsid w:val="004E2555"/>
+    <w:rsid w:val="004E492E"/>
     <w:rsid w:val="004E758E"/>
+    <w:rsid w:val="004F012F"/>
+    <w:rsid w:val="004F2781"/>
     <w:rsid w:val="004F5487"/>
+    <w:rsid w:val="00516D80"/>
+    <w:rsid w:val="00516E90"/>
     <w:rsid w:val="005170DF"/>
     <w:rsid w:val="00521A98"/>
     <w:rsid w:val="00530C11"/>
+    <w:rsid w:val="0053137B"/>
     <w:rsid w:val="005338E7"/>
     <w:rsid w:val="00534279"/>
     <w:rsid w:val="005351CB"/>
     <w:rsid w:val="0054425D"/>
     <w:rsid w:val="0054484A"/>
+    <w:rsid w:val="00545C6D"/>
     <w:rsid w:val="00550967"/>
+    <w:rsid w:val="00550D86"/>
     <w:rsid w:val="00551463"/>
+    <w:rsid w:val="00552B64"/>
     <w:rsid w:val="005546ED"/>
     <w:rsid w:val="00560E41"/>
+    <w:rsid w:val="00562074"/>
     <w:rsid w:val="00562401"/>
     <w:rsid w:val="00570435"/>
+    <w:rsid w:val="00587B7E"/>
+    <w:rsid w:val="00597F7E"/>
     <w:rsid w:val="005A160A"/>
     <w:rsid w:val="005A2255"/>
     <w:rsid w:val="005A3851"/>
+    <w:rsid w:val="005B04F6"/>
     <w:rsid w:val="005B0D43"/>
-    <w:rsid w:val="005B0EAB"/>
     <w:rsid w:val="005B1309"/>
+    <w:rsid w:val="005C437E"/>
+    <w:rsid w:val="005C5118"/>
     <w:rsid w:val="005C7835"/>
+    <w:rsid w:val="005D0872"/>
     <w:rsid w:val="005D2598"/>
+    <w:rsid w:val="005D25AB"/>
     <w:rsid w:val="005D300D"/>
     <w:rsid w:val="005D3606"/>
+    <w:rsid w:val="005D4CC7"/>
+    <w:rsid w:val="005D50C3"/>
+    <w:rsid w:val="005E12CD"/>
+    <w:rsid w:val="005E377E"/>
     <w:rsid w:val="005E6D5B"/>
+    <w:rsid w:val="005F2641"/>
     <w:rsid w:val="005F436B"/>
     <w:rsid w:val="005F50A6"/>
     <w:rsid w:val="0060126D"/>
+    <w:rsid w:val="00603968"/>
+    <w:rsid w:val="00604689"/>
     <w:rsid w:val="00605167"/>
+    <w:rsid w:val="00605E87"/>
     <w:rsid w:val="006100D5"/>
+    <w:rsid w:val="00614984"/>
+    <w:rsid w:val="00616734"/>
+    <w:rsid w:val="00617845"/>
     <w:rsid w:val="006210D6"/>
     <w:rsid w:val="00625489"/>
     <w:rsid w:val="006262D7"/>
     <w:rsid w:val="0062691F"/>
     <w:rsid w:val="0063142A"/>
+    <w:rsid w:val="00632882"/>
+    <w:rsid w:val="006349D8"/>
+    <w:rsid w:val="006379E9"/>
+    <w:rsid w:val="006458BB"/>
     <w:rsid w:val="00651E40"/>
     <w:rsid w:val="00652E54"/>
     <w:rsid w:val="0066619F"/>
+    <w:rsid w:val="00680661"/>
     <w:rsid w:val="006807FF"/>
     <w:rsid w:val="006808BC"/>
+    <w:rsid w:val="00682DE5"/>
+    <w:rsid w:val="0068560F"/>
     <w:rsid w:val="006952B3"/>
     <w:rsid w:val="006955B9"/>
     <w:rsid w:val="00696F82"/>
+    <w:rsid w:val="00697982"/>
+    <w:rsid w:val="006A24F0"/>
     <w:rsid w:val="006A27E3"/>
+    <w:rsid w:val="006A4447"/>
     <w:rsid w:val="006A4E89"/>
+    <w:rsid w:val="006A5CB2"/>
+    <w:rsid w:val="006A7FEA"/>
     <w:rsid w:val="006B002A"/>
     <w:rsid w:val="006B18CE"/>
+    <w:rsid w:val="006B1FE0"/>
     <w:rsid w:val="006B5E09"/>
     <w:rsid w:val="006C2163"/>
+    <w:rsid w:val="006C2F13"/>
+    <w:rsid w:val="006C3B5A"/>
+    <w:rsid w:val="006C7817"/>
+    <w:rsid w:val="006D10B7"/>
     <w:rsid w:val="006D2B5A"/>
+    <w:rsid w:val="006D37E7"/>
     <w:rsid w:val="006D4AC7"/>
+    <w:rsid w:val="006E3317"/>
     <w:rsid w:val="006E352D"/>
     <w:rsid w:val="006E50BD"/>
+    <w:rsid w:val="006E526E"/>
+    <w:rsid w:val="006E580A"/>
+    <w:rsid w:val="006F035F"/>
+    <w:rsid w:val="006F0CDF"/>
     <w:rsid w:val="006F3400"/>
     <w:rsid w:val="006F6E5E"/>
+    <w:rsid w:val="007040A2"/>
+    <w:rsid w:val="00704305"/>
+    <w:rsid w:val="00707DBB"/>
     <w:rsid w:val="00711CF2"/>
+    <w:rsid w:val="00714E77"/>
+    <w:rsid w:val="007179B4"/>
+    <w:rsid w:val="00723C74"/>
+    <w:rsid w:val="00723D38"/>
+    <w:rsid w:val="00732A42"/>
     <w:rsid w:val="007346C0"/>
     <w:rsid w:val="00737D52"/>
+    <w:rsid w:val="0074157A"/>
     <w:rsid w:val="007439F6"/>
+    <w:rsid w:val="0074509F"/>
     <w:rsid w:val="00746079"/>
+    <w:rsid w:val="00760BE2"/>
     <w:rsid w:val="00760E1A"/>
     <w:rsid w:val="007631FF"/>
     <w:rsid w:val="00764AD4"/>
+    <w:rsid w:val="007675B9"/>
     <w:rsid w:val="0077291B"/>
     <w:rsid w:val="007825C8"/>
+    <w:rsid w:val="007832E2"/>
+    <w:rsid w:val="007851E3"/>
     <w:rsid w:val="00785F16"/>
+    <w:rsid w:val="007A134D"/>
     <w:rsid w:val="007A4BF2"/>
+    <w:rsid w:val="007A6692"/>
+    <w:rsid w:val="007A6ADC"/>
+    <w:rsid w:val="007B149B"/>
     <w:rsid w:val="007B1BF9"/>
+    <w:rsid w:val="007B5DB6"/>
     <w:rsid w:val="007B7BC8"/>
     <w:rsid w:val="007C07B1"/>
     <w:rsid w:val="007C2A46"/>
+    <w:rsid w:val="007C7B09"/>
     <w:rsid w:val="007D2945"/>
     <w:rsid w:val="007D6080"/>
+    <w:rsid w:val="007E2375"/>
     <w:rsid w:val="007E34CC"/>
     <w:rsid w:val="007E5F97"/>
+    <w:rsid w:val="007F0999"/>
     <w:rsid w:val="007F1D93"/>
+    <w:rsid w:val="007F33E9"/>
     <w:rsid w:val="007F5661"/>
     <w:rsid w:val="008007A3"/>
     <w:rsid w:val="00800FFF"/>
     <w:rsid w:val="00803920"/>
+    <w:rsid w:val="008043A3"/>
     <w:rsid w:val="00805D8F"/>
     <w:rsid w:val="00806101"/>
     <w:rsid w:val="0081701D"/>
+    <w:rsid w:val="008179D4"/>
     <w:rsid w:val="0082082C"/>
+    <w:rsid w:val="00830A62"/>
+    <w:rsid w:val="008311BC"/>
+    <w:rsid w:val="008317DE"/>
+    <w:rsid w:val="0083325B"/>
     <w:rsid w:val="008352D2"/>
     <w:rsid w:val="00835B06"/>
+    <w:rsid w:val="0083618C"/>
     <w:rsid w:val="0084259A"/>
+    <w:rsid w:val="00842A6B"/>
     <w:rsid w:val="0085180A"/>
     <w:rsid w:val="0085684D"/>
     <w:rsid w:val="0086277E"/>
     <w:rsid w:val="00863A71"/>
+    <w:rsid w:val="008653A5"/>
     <w:rsid w:val="00867247"/>
+    <w:rsid w:val="008731CB"/>
+    <w:rsid w:val="0087368C"/>
+    <w:rsid w:val="00874B7F"/>
+    <w:rsid w:val="008750BE"/>
     <w:rsid w:val="0087511B"/>
+    <w:rsid w:val="00880A10"/>
+    <w:rsid w:val="00892C69"/>
+    <w:rsid w:val="0089371A"/>
     <w:rsid w:val="00893774"/>
+    <w:rsid w:val="0089428B"/>
+    <w:rsid w:val="0089455D"/>
     <w:rsid w:val="008947B3"/>
+    <w:rsid w:val="00895633"/>
     <w:rsid w:val="0089568D"/>
     <w:rsid w:val="008A02B1"/>
     <w:rsid w:val="008A18FB"/>
+    <w:rsid w:val="008A2016"/>
+    <w:rsid w:val="008A72E6"/>
     <w:rsid w:val="008A7366"/>
+    <w:rsid w:val="008B0224"/>
     <w:rsid w:val="008B040A"/>
     <w:rsid w:val="008C3D3A"/>
     <w:rsid w:val="008C5BB1"/>
+    <w:rsid w:val="008C6D8F"/>
+    <w:rsid w:val="008C7E10"/>
     <w:rsid w:val="008D0AE2"/>
     <w:rsid w:val="008D10E9"/>
     <w:rsid w:val="008D308A"/>
+    <w:rsid w:val="008D363D"/>
+    <w:rsid w:val="008D707E"/>
     <w:rsid w:val="008E5902"/>
-    <w:rsid w:val="008F0473"/>
+    <w:rsid w:val="008F089D"/>
+    <w:rsid w:val="008F1C5A"/>
+    <w:rsid w:val="008F2E17"/>
+    <w:rsid w:val="008F4514"/>
     <w:rsid w:val="008F5EF6"/>
     <w:rsid w:val="008F6766"/>
     <w:rsid w:val="008F7915"/>
     <w:rsid w:val="00900356"/>
+    <w:rsid w:val="00904EAE"/>
+    <w:rsid w:val="00905914"/>
+    <w:rsid w:val="00906A97"/>
+    <w:rsid w:val="0091286A"/>
     <w:rsid w:val="00921A45"/>
     <w:rsid w:val="00924170"/>
+    <w:rsid w:val="00925EED"/>
+    <w:rsid w:val="0092630F"/>
     <w:rsid w:val="00932610"/>
     <w:rsid w:val="009327B2"/>
+    <w:rsid w:val="00932B80"/>
+    <w:rsid w:val="0093347C"/>
+    <w:rsid w:val="0093665D"/>
+    <w:rsid w:val="00936EB0"/>
+    <w:rsid w:val="00947013"/>
     <w:rsid w:val="009502C2"/>
+    <w:rsid w:val="00952E46"/>
     <w:rsid w:val="00955C80"/>
     <w:rsid w:val="00956000"/>
+    <w:rsid w:val="00956706"/>
+    <w:rsid w:val="00961506"/>
     <w:rsid w:val="009666F5"/>
     <w:rsid w:val="00970EA2"/>
+    <w:rsid w:val="009734F2"/>
     <w:rsid w:val="00973622"/>
     <w:rsid w:val="00975675"/>
     <w:rsid w:val="00977B35"/>
+    <w:rsid w:val="00977EB5"/>
+    <w:rsid w:val="00980710"/>
+    <w:rsid w:val="0098180A"/>
     <w:rsid w:val="009873AD"/>
+    <w:rsid w:val="00987ACF"/>
     <w:rsid w:val="0099532E"/>
+    <w:rsid w:val="00996BE9"/>
+    <w:rsid w:val="00997A98"/>
+    <w:rsid w:val="009B043F"/>
+    <w:rsid w:val="009B24D4"/>
+    <w:rsid w:val="009B2C36"/>
+    <w:rsid w:val="009B3654"/>
+    <w:rsid w:val="009B4EB4"/>
     <w:rsid w:val="009B59F0"/>
     <w:rsid w:val="009B7A49"/>
     <w:rsid w:val="009C11FE"/>
     <w:rsid w:val="009C69B0"/>
     <w:rsid w:val="009C78DE"/>
     <w:rsid w:val="009D09DD"/>
+    <w:rsid w:val="009D155A"/>
     <w:rsid w:val="009D1FE4"/>
     <w:rsid w:val="009D3A3D"/>
     <w:rsid w:val="009E1640"/>
     <w:rsid w:val="009E2575"/>
+    <w:rsid w:val="009E3D6A"/>
+    <w:rsid w:val="009E43A2"/>
     <w:rsid w:val="009E6C66"/>
+    <w:rsid w:val="009E7A58"/>
     <w:rsid w:val="009F161E"/>
     <w:rsid w:val="009F37C5"/>
     <w:rsid w:val="009F4F00"/>
     <w:rsid w:val="00A03E56"/>
+    <w:rsid w:val="00A14BC2"/>
     <w:rsid w:val="00A1680F"/>
     <w:rsid w:val="00A17A65"/>
     <w:rsid w:val="00A21C05"/>
     <w:rsid w:val="00A2348D"/>
     <w:rsid w:val="00A23664"/>
+    <w:rsid w:val="00A23BF8"/>
     <w:rsid w:val="00A249F9"/>
     <w:rsid w:val="00A26D30"/>
     <w:rsid w:val="00A27711"/>
+    <w:rsid w:val="00A2775D"/>
     <w:rsid w:val="00A277E9"/>
     <w:rsid w:val="00A27A8A"/>
     <w:rsid w:val="00A27C6F"/>
     <w:rsid w:val="00A31EA4"/>
     <w:rsid w:val="00A34107"/>
+    <w:rsid w:val="00A35F07"/>
     <w:rsid w:val="00A36D43"/>
+    <w:rsid w:val="00A47D26"/>
     <w:rsid w:val="00A51360"/>
+    <w:rsid w:val="00A52A55"/>
+    <w:rsid w:val="00A54A1C"/>
+    <w:rsid w:val="00A54CB8"/>
+    <w:rsid w:val="00A55A13"/>
+    <w:rsid w:val="00A621C8"/>
     <w:rsid w:val="00A703F3"/>
+    <w:rsid w:val="00A76D99"/>
+    <w:rsid w:val="00A80110"/>
+    <w:rsid w:val="00A80F51"/>
     <w:rsid w:val="00A84541"/>
+    <w:rsid w:val="00A9074E"/>
+    <w:rsid w:val="00A92315"/>
+    <w:rsid w:val="00A96B0A"/>
+    <w:rsid w:val="00AA03B9"/>
+    <w:rsid w:val="00AA3E6E"/>
+    <w:rsid w:val="00AA4A4C"/>
     <w:rsid w:val="00AA6D74"/>
+    <w:rsid w:val="00AA6E3D"/>
+    <w:rsid w:val="00AB0CA9"/>
+    <w:rsid w:val="00AB1085"/>
+    <w:rsid w:val="00AB2B41"/>
     <w:rsid w:val="00AB7242"/>
     <w:rsid w:val="00AC0807"/>
+    <w:rsid w:val="00AC3EC3"/>
     <w:rsid w:val="00AC6B1D"/>
+    <w:rsid w:val="00AC759A"/>
     <w:rsid w:val="00AD1EE5"/>
     <w:rsid w:val="00AD2309"/>
     <w:rsid w:val="00AD299B"/>
     <w:rsid w:val="00AE6AA3"/>
     <w:rsid w:val="00AF0792"/>
     <w:rsid w:val="00AF1598"/>
+    <w:rsid w:val="00B009C7"/>
+    <w:rsid w:val="00B06CCF"/>
+    <w:rsid w:val="00B10FA9"/>
+    <w:rsid w:val="00B132C8"/>
+    <w:rsid w:val="00B17A61"/>
     <w:rsid w:val="00B20DFF"/>
     <w:rsid w:val="00B22E00"/>
     <w:rsid w:val="00B25839"/>
     <w:rsid w:val="00B258E8"/>
     <w:rsid w:val="00B26A92"/>
+    <w:rsid w:val="00B27D04"/>
+    <w:rsid w:val="00B30DF6"/>
+    <w:rsid w:val="00B3496F"/>
+    <w:rsid w:val="00B36754"/>
     <w:rsid w:val="00B36957"/>
     <w:rsid w:val="00B36A0C"/>
+    <w:rsid w:val="00B40CE7"/>
     <w:rsid w:val="00B42049"/>
+    <w:rsid w:val="00B46465"/>
+    <w:rsid w:val="00B47A0F"/>
+    <w:rsid w:val="00B517F4"/>
+    <w:rsid w:val="00B537D1"/>
     <w:rsid w:val="00B54A6F"/>
+    <w:rsid w:val="00B57552"/>
     <w:rsid w:val="00B634D1"/>
     <w:rsid w:val="00B642E5"/>
     <w:rsid w:val="00B666B8"/>
     <w:rsid w:val="00B713BF"/>
+    <w:rsid w:val="00B74192"/>
+    <w:rsid w:val="00B749AE"/>
     <w:rsid w:val="00B80A24"/>
+    <w:rsid w:val="00B85A7A"/>
+    <w:rsid w:val="00B866D9"/>
+    <w:rsid w:val="00B91AA1"/>
+    <w:rsid w:val="00B92BA0"/>
+    <w:rsid w:val="00B92EA9"/>
     <w:rsid w:val="00B93660"/>
+    <w:rsid w:val="00B94D36"/>
+    <w:rsid w:val="00BA5D9E"/>
+    <w:rsid w:val="00BA7C2C"/>
+    <w:rsid w:val="00BB08C2"/>
     <w:rsid w:val="00BB419D"/>
     <w:rsid w:val="00BB7D5D"/>
+    <w:rsid w:val="00BC23F9"/>
+    <w:rsid w:val="00BC36A1"/>
+    <w:rsid w:val="00BC534E"/>
     <w:rsid w:val="00BC6FE6"/>
     <w:rsid w:val="00BD009A"/>
     <w:rsid w:val="00BD0625"/>
     <w:rsid w:val="00BD69D7"/>
+    <w:rsid w:val="00BE378D"/>
+    <w:rsid w:val="00BE40FB"/>
+    <w:rsid w:val="00BF03B1"/>
+    <w:rsid w:val="00BF0884"/>
     <w:rsid w:val="00BF3F9B"/>
+    <w:rsid w:val="00BF6DB1"/>
     <w:rsid w:val="00C049EB"/>
     <w:rsid w:val="00C131F0"/>
     <w:rsid w:val="00C157B2"/>
     <w:rsid w:val="00C216A3"/>
     <w:rsid w:val="00C304B8"/>
     <w:rsid w:val="00C33471"/>
+    <w:rsid w:val="00C33C2F"/>
+    <w:rsid w:val="00C37417"/>
     <w:rsid w:val="00C37462"/>
     <w:rsid w:val="00C40FFB"/>
     <w:rsid w:val="00C42AFC"/>
+    <w:rsid w:val="00C43D61"/>
     <w:rsid w:val="00C4533F"/>
     <w:rsid w:val="00C46048"/>
     <w:rsid w:val="00C46B87"/>
+    <w:rsid w:val="00C471D7"/>
+    <w:rsid w:val="00C51AF3"/>
+    <w:rsid w:val="00C60884"/>
+    <w:rsid w:val="00C63645"/>
+    <w:rsid w:val="00C77F03"/>
+    <w:rsid w:val="00C8278C"/>
     <w:rsid w:val="00C82CD6"/>
+    <w:rsid w:val="00C85014"/>
+    <w:rsid w:val="00C859EF"/>
+    <w:rsid w:val="00C8709D"/>
+    <w:rsid w:val="00C90100"/>
+    <w:rsid w:val="00C918B8"/>
+    <w:rsid w:val="00C93ED8"/>
+    <w:rsid w:val="00C940CE"/>
+    <w:rsid w:val="00C9584D"/>
+    <w:rsid w:val="00C96D61"/>
+    <w:rsid w:val="00C97AEC"/>
     <w:rsid w:val="00CA3D9C"/>
     <w:rsid w:val="00CA5772"/>
     <w:rsid w:val="00CA7A18"/>
     <w:rsid w:val="00CA7BBC"/>
+    <w:rsid w:val="00CB1F2B"/>
     <w:rsid w:val="00CB3D76"/>
     <w:rsid w:val="00CB5027"/>
     <w:rsid w:val="00CC2B9B"/>
     <w:rsid w:val="00CC3F93"/>
     <w:rsid w:val="00CD3F65"/>
     <w:rsid w:val="00CD61FE"/>
+    <w:rsid w:val="00CD6370"/>
     <w:rsid w:val="00CD7670"/>
+    <w:rsid w:val="00CE0905"/>
     <w:rsid w:val="00CE65B7"/>
+    <w:rsid w:val="00CF6FB5"/>
+    <w:rsid w:val="00CF706A"/>
+    <w:rsid w:val="00D017FC"/>
+    <w:rsid w:val="00D037D6"/>
     <w:rsid w:val="00D057E4"/>
+    <w:rsid w:val="00D12033"/>
     <w:rsid w:val="00D13B4D"/>
     <w:rsid w:val="00D14FDC"/>
     <w:rsid w:val="00D1672F"/>
+    <w:rsid w:val="00D20544"/>
+    <w:rsid w:val="00D2157C"/>
     <w:rsid w:val="00D30C9F"/>
     <w:rsid w:val="00D32CD4"/>
+    <w:rsid w:val="00D36CF5"/>
+    <w:rsid w:val="00D444FF"/>
     <w:rsid w:val="00D47209"/>
     <w:rsid w:val="00D5264C"/>
     <w:rsid w:val="00D549CA"/>
+    <w:rsid w:val="00D55163"/>
     <w:rsid w:val="00D55E65"/>
+    <w:rsid w:val="00D56917"/>
     <w:rsid w:val="00D7658F"/>
     <w:rsid w:val="00D76D8A"/>
     <w:rsid w:val="00D823EA"/>
     <w:rsid w:val="00D87EC0"/>
     <w:rsid w:val="00D931EF"/>
+    <w:rsid w:val="00D9708C"/>
     <w:rsid w:val="00DA137D"/>
+    <w:rsid w:val="00DA4F4C"/>
     <w:rsid w:val="00DB11C0"/>
     <w:rsid w:val="00DB6CC4"/>
+    <w:rsid w:val="00DC0C6B"/>
+    <w:rsid w:val="00DC0FFE"/>
+    <w:rsid w:val="00DC1598"/>
     <w:rsid w:val="00DC1AB0"/>
+    <w:rsid w:val="00DC1EBB"/>
+    <w:rsid w:val="00DC2F89"/>
+    <w:rsid w:val="00DD3CB0"/>
     <w:rsid w:val="00DE09DE"/>
+    <w:rsid w:val="00DE37D6"/>
+    <w:rsid w:val="00DE71AF"/>
+    <w:rsid w:val="00DF1C12"/>
+    <w:rsid w:val="00DF21CD"/>
     <w:rsid w:val="00DF2A5C"/>
     <w:rsid w:val="00DF2FA7"/>
     <w:rsid w:val="00DF3F97"/>
     <w:rsid w:val="00DF4504"/>
+    <w:rsid w:val="00DF67E9"/>
+    <w:rsid w:val="00DF7B44"/>
+    <w:rsid w:val="00E03699"/>
+    <w:rsid w:val="00E05637"/>
     <w:rsid w:val="00E105D5"/>
     <w:rsid w:val="00E15021"/>
     <w:rsid w:val="00E20F20"/>
     <w:rsid w:val="00E2326C"/>
+    <w:rsid w:val="00E23E6E"/>
+    <w:rsid w:val="00E31C8C"/>
     <w:rsid w:val="00E32C87"/>
     <w:rsid w:val="00E3315E"/>
     <w:rsid w:val="00E33BCE"/>
+    <w:rsid w:val="00E50A3A"/>
     <w:rsid w:val="00E50F56"/>
     <w:rsid w:val="00E5174A"/>
+    <w:rsid w:val="00E53F29"/>
     <w:rsid w:val="00E57377"/>
+    <w:rsid w:val="00E655BB"/>
     <w:rsid w:val="00E65D82"/>
+    <w:rsid w:val="00E66CB9"/>
+    <w:rsid w:val="00E672DB"/>
     <w:rsid w:val="00E7161D"/>
+    <w:rsid w:val="00E75E42"/>
+    <w:rsid w:val="00E76575"/>
     <w:rsid w:val="00E7768F"/>
     <w:rsid w:val="00E84F96"/>
     <w:rsid w:val="00E909D4"/>
+    <w:rsid w:val="00E91FC9"/>
+    <w:rsid w:val="00E94978"/>
+    <w:rsid w:val="00EA1991"/>
     <w:rsid w:val="00EA302C"/>
     <w:rsid w:val="00EA3E48"/>
+    <w:rsid w:val="00EA4897"/>
+    <w:rsid w:val="00EB7EB3"/>
     <w:rsid w:val="00EC01D4"/>
+    <w:rsid w:val="00EC19AD"/>
+    <w:rsid w:val="00EC560D"/>
+    <w:rsid w:val="00ED0682"/>
+    <w:rsid w:val="00ED1BFC"/>
     <w:rsid w:val="00ED4478"/>
     <w:rsid w:val="00ED49B7"/>
+    <w:rsid w:val="00ED4C9F"/>
+    <w:rsid w:val="00EE2C2A"/>
     <w:rsid w:val="00EE65C7"/>
     <w:rsid w:val="00EF41D1"/>
     <w:rsid w:val="00EF5311"/>
     <w:rsid w:val="00EF6021"/>
+    <w:rsid w:val="00EF6343"/>
     <w:rsid w:val="00F066E5"/>
+    <w:rsid w:val="00F10D4E"/>
+    <w:rsid w:val="00F11B44"/>
+    <w:rsid w:val="00F17BAD"/>
     <w:rsid w:val="00F2205F"/>
     <w:rsid w:val="00F23DA3"/>
+    <w:rsid w:val="00F24646"/>
     <w:rsid w:val="00F40774"/>
+    <w:rsid w:val="00F40C9D"/>
+    <w:rsid w:val="00F41432"/>
+    <w:rsid w:val="00F5221A"/>
+    <w:rsid w:val="00F527D5"/>
     <w:rsid w:val="00F5451E"/>
+    <w:rsid w:val="00F55D42"/>
     <w:rsid w:val="00F663C3"/>
     <w:rsid w:val="00F721BE"/>
+    <w:rsid w:val="00F7723C"/>
+    <w:rsid w:val="00F77BEC"/>
     <w:rsid w:val="00F8013B"/>
     <w:rsid w:val="00F805CE"/>
+    <w:rsid w:val="00F81ED2"/>
     <w:rsid w:val="00F95707"/>
+    <w:rsid w:val="00F97F97"/>
     <w:rsid w:val="00FA0ED0"/>
     <w:rsid w:val="00FB19BF"/>
+    <w:rsid w:val="00FC1A10"/>
     <w:rsid w:val="00FD0526"/>
+    <w:rsid w:val="00FE2FA4"/>
     <w:rsid w:val="00FE5791"/>
+    <w:rsid w:val="00FF06E5"/>
     <w:rsid w:val="00FF09BA"/>
+    <w:rsid w:val="00FF17DA"/>
+    <w:rsid w:val="00FF4EEC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="stockticker"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -22506,51 +24320,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1762795207">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deq.nc.gov/water-quality/chemistry-lab/certification/memos/additionalmetalsatpicpandicpms-11072007/download" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -22821,74 +24635,61 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="6c4d0212-d18a-49b7-9235-90f5080397e6" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003A8160F1F83AD343AA5ADD21600CAC3F" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="962ebb92074a852ffe16ac83e118b6e5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12" xmlns:ns3="6c4d0212-d18a-49b7-9235-90f5080397e6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d7d4a4ffd33a3112bc2ba8f33ab9ad46" ns2:_="" ns3:_="">
     <xsd:import namespace="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12"/>
     <xsd:import namespace="6c4d0212-d18a-49b7-9235-90f5080397e6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
@@ -23079,111 +24880,139 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08371AFF-8FED-4853-A931-520351F2FBAA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="6c4d0212-d18a-49b7-9235-90f5080397e6"/>
     <ds:schemaRef ds:uri="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E04725F2-0A4C-4062-8B47-2B3350D9A14D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12"/>
+    <ds:schemaRef ds:uri="6c4d0212-d18a-49b7-9235-90f5080397e6"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16488051-B8B2-4AE7-9DDC-3190C85188F6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF42DD3E-9699-4C42-9AEC-C71B8E360551}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9A05DEB-7C1D-45A0-9F33-298D33701F14}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>33403</Characters>
+  <Pages>10</Pages>
+  <Words>5951</Words>
+  <Characters>33922</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1335</Lines>
-  <Paragraphs>365</Paragraphs>
+  <Lines>282</Lines>
+  <Paragraphs>79</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>NC DENR/DWQ LABORATORY CERTIFICATION</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>NC DENR DWQ Lab Certification</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>39339</CharactersWithSpaces>
+  <CharactersWithSpaces>39794</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>NC DENR/DWQ LABORATORY CERTIFICATION</dc:title>
   <dc:subject/>
   <dc:creator>e_henderson</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003A8160F1F83AD343AA5ADD21600CAC3F</vt:lpwstr>
   </property>