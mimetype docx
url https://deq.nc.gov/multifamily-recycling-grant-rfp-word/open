--- v0 (2025-10-14)
+++ v1 (2026-05-16)
@@ -1,50 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="738BD752" w14:textId="23EE50EC" w:rsidR="000772F2" w:rsidRPr="00A87BD6" w:rsidRDefault="00C124C8" w:rsidP="000772F2">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Multi</w:t>
       </w:r>
       <w:r w:rsidR="00766D9B" w:rsidRPr="00A87BD6">
@@ -129,53 +133,53 @@
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>N.C. Department of Environmental Quality</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="576F4636" w14:textId="77777777" w:rsidR="000772F2" w:rsidRPr="00A87BD6" w:rsidRDefault="000772F2" w:rsidP="000772F2">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:sectPr w:rsidR="000772F2" w:rsidRPr="00A87BD6" w:rsidSect="000772F2">
-          <w:headerReference w:type="default" r:id="rId8"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="even" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1296" w:bottom="1296" w:left="1296" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Division of Environmental Assistance and Customer Service</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62E55D0F" w14:textId="77777777" w:rsidR="000772F2" w:rsidRPr="00E83350" w:rsidRDefault="000772F2" w:rsidP="000772F2">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="142FE151" w14:textId="77777777" w:rsidR="000772F2" w:rsidRPr="00E83350" w:rsidRDefault="000772F2" w:rsidP="000772F2">
@@ -222,51 +226,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Multifamily</w:t>
       </w:r>
       <w:r w:rsidR="00C124C8" w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Recycling Grant </w:t>
       </w:r>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">program through the Solid Waste Management Outreach Program. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37207A66" w14:textId="77777777" w:rsidR="000772F2" w:rsidRPr="00A87BD6" w:rsidRDefault="000772F2" w:rsidP="00A87BD6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="678CE350" w14:textId="3783DDAD" w:rsidR="000772F2" w:rsidRPr="00A87BD6" w:rsidRDefault="000772F2" w:rsidP="00A87BD6">
+    <w:p w14:paraId="678CE350" w14:textId="3432D493" w:rsidR="000772F2" w:rsidRPr="00A87BD6" w:rsidRDefault="000772F2" w:rsidP="00A87BD6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">With the release of this Request for Proposals (RFP), DEACS is seeking proposals that request grant funding to help initiate or expand </w:t>
       </w:r>
       <w:r w:rsidR="008D4221" w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>multifamily recycling</w:t>
       </w:r>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> programs within the state.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
@@ -306,70 +310,64 @@
       </w:r>
       <w:r w:rsidR="00C124C8" w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>at (919) 707-81</w:t>
       </w:r>
       <w:r w:rsidR="00B97F08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>35</w:t>
       </w:r>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00B97F08">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="005642F2" w:rsidRPr="00455EC6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>elise.traywick@deq.nc.gov</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002274E6">
+      <w:r w:rsidR="005642F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64066B02" w14:textId="77777777" w:rsidR="00FE56B7" w:rsidRPr="00A87BD6" w:rsidRDefault="00FE56B7" w:rsidP="00A87BD6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6544178C" w14:textId="4B95E83B" w:rsidR="00FE56B7" w:rsidRPr="008736F7" w:rsidRDefault="00766D9B" w:rsidP="008736F7">
       <w:pPr>
         <w:pStyle w:val="SectionHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="008736F7">
         <w:t>Multifamily</w:t>
       </w:r>
       <w:r w:rsidR="00CB38D8" w:rsidRPr="008736F7">
         <w:t xml:space="preserve"> Recycling Grant Program </w:t>
       </w:r>
       <w:r w:rsidR="00DD684A" w:rsidRPr="008736F7">
         <w:t>Project</w:t>
       </w:r>
       <w:r w:rsidR="00CB38D8" w:rsidRPr="008736F7">
         <w:t xml:space="preserve"> Parameters</w:t>
@@ -466,67 +464,51 @@
       </w:r>
       <w:r w:rsidR="00FE56B7" w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00FF0091">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Generally, a </w:t>
       </w:r>
       <w:r w:rsidR="00FF0091">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>multifamily property is defined as a housing structure that includes five or more dwelling units although local definitions and service provisions may vary.</w:t>
       </w:r>
       <w:r w:rsidR="00431683">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Examples of multifamily properties may include but are not limited </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> apartment buildings, condominiums, retirement </w:t>
+        <w:t xml:space="preserve"> Examples of multifamily properties may include but are not limited to: apartment buildings, condominiums, retirement </w:t>
       </w:r>
       <w:r w:rsidR="00AE30BB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>communities, and</w:t>
       </w:r>
       <w:r w:rsidR="00D9556E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> off-campus student housing</w:t>
       </w:r>
       <w:r w:rsidR="00431683">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C732B5C" w14:textId="29533AFF" w:rsidR="00EF50E3" w:rsidRPr="00A87BD6" w:rsidRDefault="00EF50E3" w:rsidP="00A87BD6">
       <w:pPr>
@@ -739,67 +721,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> manage or implement multifamily programs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B7978EF" w14:textId="4E211315" w:rsidR="002032C0" w:rsidRDefault="002032C0" w:rsidP="00A87BD6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65E5F78D" w14:textId="3563611D" w:rsidR="002032C0" w:rsidRDefault="002032C0" w:rsidP="00A87BD6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Grant funds will only be awarded to projects that will collect all or most of the traditional household recyclable stream, which </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> mixed paper; cardboard; steel cans; aluminum cans; glass bottles and jars; and plastic bottles, tubs, jugs and jars. Any exclusions to this list must be identified with an explanation for why a particular material cannot be accepted in the recycling program.</w:t>
+        <w:t>Grant funds will only be awarded to projects that will collect all or most of the traditional household recyclable stream, which includes: mixed paper; cardboard; steel cans; aluminum cans; glass bottles and jars; and plastic bottles, tubs, jugs and jars. Any exclusions to this list must be identified with an explanation for why a particular material cannot be accepted in the recycling program.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07EF22C1" w14:textId="085FB6FD" w:rsidR="00B23080" w:rsidRDefault="00B23080" w:rsidP="00A87BD6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AFBB431" w14:textId="53EE7ACD" w:rsidR="00B23080" w:rsidRPr="00A87BD6" w:rsidRDefault="00B23080" w:rsidP="00A87BD6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eligible grant applicants </w:t>
       </w:r>
@@ -1058,93 +1024,109 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plan for how the grantee will </w:t>
       </w:r>
       <w:r w:rsidR="00967246">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>implement measures to limit or reduce contamination. Examples include education, signage, and monitoring practices.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EF5CB99" w14:textId="3A6DAD82" w:rsidR="00EF098A" w:rsidRDefault="00EF098A" w:rsidP="00EF098A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BF4075D" w14:textId="6F25763D" w:rsidR="006D505F" w:rsidRDefault="00CB38D8" w:rsidP="00A87BD6">
+    <w:p w14:paraId="0BF4075D" w14:textId="66511795" w:rsidR="006D505F" w:rsidRDefault="00CB38D8" w:rsidP="00A87BD6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DEACS </w:t>
       </w:r>
       <w:r w:rsidR="007F6BDA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">offers </w:t>
       </w:r>
       <w:r w:rsidR="006D505F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>readymade designs for</w:t>
       </w:r>
       <w:r w:rsidR="007F6BDA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> educational materials as part of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="007F6BDA" w:rsidRPr="00925516">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>Recycle Right NC</w:t>
+          <w:t>Recycle R</w:t>
+        </w:r>
+        <w:r w:rsidR="007F6BDA" w:rsidRPr="00925516">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>i</w:t>
+        </w:r>
+        <w:r w:rsidR="007F6BDA" w:rsidRPr="00925516">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>ght NC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007F6BDA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">outreach </w:t>
       </w:r>
       <w:r w:rsidR="007F6BDA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>suite.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
@@ -1252,51 +1234,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> preferred</w:t>
       </w:r>
       <w:r w:rsidR="00CB38D8" w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, but projects can utilize other</w:t>
       </w:r>
       <w:r w:rsidR="008D4221" w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00CB38D8" w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> including </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00CB38D8" w:rsidRPr="00925516">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>The Recycling Partnership (TRP)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CB38D8" w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF098A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB38D8" w:rsidRPr="00A87BD6">
         <w:rPr>
@@ -1443,51 +1425,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F5E4C5B" w14:textId="77777777" w:rsidR="00CB38D8" w:rsidRPr="00A87BD6" w:rsidRDefault="00CB38D8" w:rsidP="00A87BD6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EB45EF3" w14:textId="54D1CACF" w:rsidR="00CB38D8" w:rsidRPr="00A87BD6" w:rsidRDefault="00CB38D8" w:rsidP="008736F7">
       <w:pPr>
         <w:pStyle w:val="SectionHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="00A87BD6">
         <w:t>Grant Amounts and Cash Match Requirement:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28AB5FB4" w14:textId="71187237" w:rsidR="00CB38D8" w:rsidRPr="00A87BD6" w:rsidRDefault="00CB38D8" w:rsidP="00A87BD6">
+    <w:p w14:paraId="28AB5FB4" w14:textId="0D2CBC9D" w:rsidR="00CB38D8" w:rsidRPr="00A87BD6" w:rsidRDefault="00CB38D8" w:rsidP="00A87BD6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The maximum amount of grant funding available </w:t>
       </w:r>
       <w:r w:rsidR="00761347">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">per </w:t>
       </w:r>
       <w:r w:rsidR="00766D9B" w:rsidRPr="00D63F06">
         <w:rPr>
@@ -1499,65 +1481,81 @@
       </w:r>
       <w:r w:rsidRPr="00D63F06">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Recycling Grant </w:t>
       </w:r>
       <w:r w:rsidR="00761347">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">project </w:t>
       </w:r>
       <w:r w:rsidRPr="00D63F06">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>is $</w:t>
       </w:r>
-      <w:r w:rsidR="00380A7B">
+      <w:r w:rsidR="00A0025E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>71</w:t>
       </w:r>
       <w:r w:rsidRPr="00D63F06">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>50,000.</w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0025E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63F06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>00.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00967246">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>There is no minimum funding requirement for project proposals.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5183448C" w14:textId="77777777" w:rsidR="00CB38D8" w:rsidRPr="00A87BD6" w:rsidRDefault="00CB38D8" w:rsidP="00A87BD6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:rPr>
@@ -2000,65 +1998,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> outlined on page 1, </w:t>
       </w:r>
       <w:r w:rsidR="00A14CCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">applicants are encouraged to consider </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">the following </w:t>
       </w:r>
       <w:r w:rsidR="000F7BD5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>best management practices</w:t>
       </w:r>
       <w:r w:rsidR="00A14CCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Implementation of some or </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> these elements will </w:t>
+        <w:t xml:space="preserve">. Implementation of some or all of these elements will </w:t>
       </w:r>
       <w:r w:rsidR="00A14CCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>improve the competitiveness of the grant proposal and increase the likelihood of</w:t>
       </w:r>
       <w:r w:rsidR="00A14CCF" w:rsidRPr="00A14CCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A14CCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>success with the multifamily recycling program. Recommendations include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F73F9E3" w14:textId="3BEE2DB9" w:rsidR="000F7BD5" w:rsidRDefault="000F7BD5" w:rsidP="000F7BD5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -2244,51 +2228,51 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Coordination between local government staff, property managers and recycling haulers to provide unified recycling messaging and inform one another about program changes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="751D225A" w14:textId="42F564C9" w:rsidR="00617272" w:rsidRDefault="00617272" w:rsidP="00A87BD6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1490B076" w14:textId="771538F9" w:rsidR="00CB38D8" w:rsidRPr="00A87BD6" w:rsidRDefault="00206E4B" w:rsidP="00A87BD6">
+    <w:p w14:paraId="1490B076" w14:textId="4FE26C3C" w:rsidR="00CB38D8" w:rsidRPr="00A87BD6" w:rsidRDefault="00206E4B" w:rsidP="00A87BD6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Eligible entities preparing proposals for a </w:t>
       </w:r>
       <w:r w:rsidR="00766D9B" w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Multifamily</w:t>
       </w:r>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -2297,52 +2281,52 @@
       </w:r>
       <w:r w:rsidR="00B97F08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Elise Traywick</w:t>
       </w:r>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> at (919) 707-81</w:t>
       </w:r>
       <w:r w:rsidR="00B97F08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>35</w:t>
       </w:r>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00B97F08">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="005642F2" w:rsidRPr="005642F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>elise.traywick@deq.nc.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> to discuss potential grant projects prior to submitting a grant proposal. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E9791A3" w14:textId="77BB02E3" w:rsidR="005125C2" w:rsidRPr="00A87BD6" w:rsidRDefault="005125C2" w:rsidP="00A87BD6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2525,51 +2509,51 @@
       <w:r w:rsidR="00225D94">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">overhead or </w:t>
       </w:r>
       <w:r w:rsidR="00DE2919">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>fees for recycling collection or processing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68B2DC31" w14:textId="77777777" w:rsidR="005125C2" w:rsidRPr="00A87BD6" w:rsidRDefault="005125C2" w:rsidP="00A87BD6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30B64368" w14:textId="6424AB84" w:rsidR="005125C2" w:rsidRPr="00A87BD6" w:rsidRDefault="005125C2" w:rsidP="00A87BD6">
+    <w:p w14:paraId="30B64368" w14:textId="252DF526" w:rsidR="005125C2" w:rsidRPr="00A87BD6" w:rsidRDefault="005125C2" w:rsidP="00A87BD6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">If you have questions about eligible uses of grant funds, please contact </w:t>
       </w:r>
       <w:r w:rsidR="00B97F08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Elise </w:t>
       </w:r>
       <w:r w:rsidR="0047226C">
         <w:rPr>
@@ -2579,65 +2563,59 @@
       </w:r>
       <w:r w:rsidR="0047226C" w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (919) 707-81</w:t>
       </w:r>
       <w:r w:rsidR="006C1648">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>35</w:t>
       </w:r>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="00B97F08">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="005642F2" w:rsidRPr="005642F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>elise.traywick@deq.nc.gov</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A87BD6">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="387A2034" w14:textId="403244A8" w:rsidR="005125C2" w:rsidRPr="00A87BD6" w:rsidRDefault="005125C2" w:rsidP="00A87BD6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A4928CE" w14:textId="77777777" w:rsidR="005125C2" w:rsidRPr="00617272" w:rsidRDefault="005125C2" w:rsidP="008736F7">
       <w:pPr>
         <w:pStyle w:val="SectionHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="00A87BD6">
         <w:t>Eligible Entities:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43AF5B0D" w14:textId="241ADCA8" w:rsidR="005125C2" w:rsidRPr="00A87BD6" w:rsidRDefault="005125C2" w:rsidP="00A87BD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
@@ -3014,181 +2992,153 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Applicants may partner with organizations not eligible for grant funding, so long as the primary applicant meets eligibility requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FADB041" w14:textId="7C77BD8F" w:rsidR="000772F2" w:rsidRDefault="000772F2" w:rsidP="00A87BD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Applications will not be accepted from local governments that have not submitted the required Solid Waste and Materials Management Annual Report for the most recent fiscal year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2851E43E" w14:textId="77777777" w:rsidR="008701C6" w:rsidRDefault="00BF7B28" w:rsidP="008701C6">
+    <w:p w14:paraId="2851E43E" w14:textId="05B4A72D" w:rsidR="008701C6" w:rsidRDefault="00BF7B28" w:rsidP="008701C6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF7B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Applications will not be accepted from companies on the N.C. Office of State Budget and Management’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00BF7B28">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Suspension of Funding List</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BF7B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> due to failure to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF7B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>complete applicable financial reports for any previous North Carolina state agency grant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63A3365C" w14:textId="3695B51D" w:rsidR="002314A8" w:rsidRPr="008701C6" w:rsidRDefault="002314A8" w:rsidP="008701C6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008701C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Applicants with previous or current DEACS recycling grants are eligible to apply </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> any open grants are in good standing and expected to be completed on time. </w:t>
+        <w:t xml:space="preserve">Applicants with previous or current DEACS recycling grants are eligible to apply as long as any open grants are in good standing and expected to be completed on time. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="142E69A7" w14:textId="77777777" w:rsidR="00C40F9E" w:rsidRPr="00A87BD6" w:rsidRDefault="00C40F9E" w:rsidP="00A87BD6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67DA6E30" w14:textId="77777777" w:rsidR="000772F2" w:rsidRPr="00617272" w:rsidRDefault="000772F2" w:rsidP="008736F7">
       <w:pPr>
         <w:pStyle w:val="SectionHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="00A87BD6">
         <w:t>Grant Project Period / Funding Period:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D21FE56" w14:textId="43942648" w:rsidR="005125C2" w:rsidRPr="00A87BD6" w:rsidRDefault="000772F2" w:rsidP="00A87BD6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Successful grant applicants will be required to </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> a grant contract with the N.C. Department of Environmental Quality (DEQ).  The resultant grant contract period </w:t>
+        <w:t xml:space="preserve">Successful grant applicants will be required to enter into a grant contract with the N.C. Department of Environmental Quality (DEQ).  The resultant grant contract period </w:t>
       </w:r>
       <w:r w:rsidR="00813B73">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>will be</w:t>
       </w:r>
       <w:r w:rsidR="00813B73" w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">one </w:t>
       </w:r>
       <w:r w:rsidR="00813B73">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">or two </w:t>
       </w:r>
@@ -3296,91 +3246,91 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B4C1EB1" w14:textId="77777777" w:rsidR="000772F2" w:rsidRPr="00A87BD6" w:rsidRDefault="000772F2" w:rsidP="00A87BD6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32426A68" w14:textId="77777777" w:rsidR="000772F2" w:rsidRPr="00617272" w:rsidRDefault="000772F2" w:rsidP="008736F7">
       <w:pPr>
         <w:pStyle w:val="SectionHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="00A87BD6">
         <w:t>How to Submit Proposals:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F8E63B" w14:textId="592D2BB9" w:rsidR="000772F2" w:rsidRPr="00A87BD6" w:rsidRDefault="005B5EC9" w:rsidP="00A87BD6">
+    <w:p w14:paraId="38F8E63B" w14:textId="198BFDDC" w:rsidR="000772F2" w:rsidRPr="00A87BD6" w:rsidRDefault="005B5EC9" w:rsidP="00A87BD6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Grant</w:t>
       </w:r>
       <w:r w:rsidR="000772F2" w:rsidRPr="005B5EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> proposal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="000772F2" w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> must be submitted by email</w:t>
       </w:r>
       <w:r w:rsidR="00551DEF" w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="00B97F08">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="005642F2" w:rsidRPr="005642F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>elise.traywick@deq.nc.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000772F2" w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00551DEF" w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BE6D99">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3523,60 +3473,52 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="148B8CE3" w14:textId="77777777" w:rsidR="000772F2" w:rsidRPr="00A87BD6" w:rsidRDefault="000772F2" w:rsidP="00A87BD6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The following outline indicates what applicants </w:t>
       </w:r>
       <w:r w:rsidRPr="005B5EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> include in their proposal for their application to be considered complete.  Proposals that fail to provide all of the required information or that fail to </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> include in their proposal for their application to be considered complete.  Proposals that fail to provide all of the required information or that fail to follow</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="48A8AA6B" w14:textId="2678C70F" w:rsidR="000772F2" w:rsidRPr="00A87BD6" w:rsidRDefault="000772F2" w:rsidP="00A87BD6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">the following format </w:t>
       </w:r>
       <w:r w:rsidR="00EE554A" w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">will be deemed inadequate and may not be considered for funding. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E34950B" w14:textId="77777777" w:rsidR="005B5EC9" w:rsidRDefault="005B5EC9" w:rsidP="005B5EC9">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -3763,62 +3705,52 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Date of Proposal Submittal</w:t>
       </w:r>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">: the date the proposal is submitted to </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>: the date the proposal is submitted to DEACS</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2E1EA969" w14:textId="77777777" w:rsidR="005B5EC9" w:rsidRPr="00A87BD6" w:rsidRDefault="005B5EC9" w:rsidP="005B5EC9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="545CB9B0" w14:textId="3B607AB8" w:rsidR="00E50C59" w:rsidRPr="00E50C59" w:rsidRDefault="000772F2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -4405,143 +4337,107 @@
         </w:rPr>
         <w:t xml:space="preserve">waste </w:t>
       </w:r>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>expected to be reduced annual</w:t>
       </w:r>
       <w:r w:rsidR="00EB165C" w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>ly</w:t>
       </w:r>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> as a result </w:t>
+      </w:r>
+      <w:r w:rsidR="000772F2" w:rsidRPr="00A87BD6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>of the proposed project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87BD6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6D99">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...33 lines deleted...]
-      <w:r w:rsidR="00BE6D99">
+      <w:r w:rsidR="00535968" w:rsidRPr="00A87BD6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Please explain how you came up with the estimate.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC5AC7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00535968" w:rsidRPr="00A87BD6">
-[...5 lines deleted...]
-        <w:t>Please explain how you came up with the estimate.</w:t>
+      <w:r w:rsidR="008F02EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Grantees</w:t>
       </w:r>
       <w:r w:rsidR="00DC5AC7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> the project. </w:t>
+        <w:t xml:space="preserve"> will be required to provide data on the amount of recycling collected as a result of the project. </w:t>
       </w:r>
       <w:r w:rsidR="00101C2D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Required data includes monthly waste and recycling tonnage (or estimates) for the 12-month period prior to project launch and monthly waste and recycling tonnage for at least one year after project launch. </w:t>
       </w:r>
       <w:r w:rsidR="00DC5AC7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Please indicate how this data will be collected.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
@@ -4951,69 +4847,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Project Timeline</w:t>
       </w:r>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: Bulleted list showing project milestones and general implementation dates.  </w:t>
       </w:r>
       <w:r w:rsidR="00F273AC" w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Recommended </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> start date is at least 90 days after proposal submittal. </w:t>
+        <w:t xml:space="preserve">Recommended contract start date is at least 90 days after proposal submittal. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DCFF111" w14:textId="77777777" w:rsidR="005B5EC9" w:rsidRPr="00A87BD6" w:rsidRDefault="005B5EC9" w:rsidP="005B5EC9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="392E4D1F" w14:textId="77777777" w:rsidR="000772F2" w:rsidRPr="00A87BD6" w:rsidRDefault="000772F2" w:rsidP="00A87BD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -8443,67 +8321,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The following will occur once the offer of grant funding is accepted: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56ADA206" w14:textId="64D2297E" w:rsidR="007F20F4" w:rsidRPr="00A87BD6" w:rsidRDefault="007F20F4" w:rsidP="00A87BD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">DEACS may work with applicants to revise initially submitted proposals before </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> a grant contract. </w:t>
+        <w:t xml:space="preserve">DEACS may work with applicants to revise initially submitted proposals before entering into a grant contract. </w:t>
       </w:r>
       <w:r w:rsidR="00BE6D99">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Any changes to initial proposals must be approved by DEACS and the applicant and the resultant </w:t>
       </w:r>
       <w:r w:rsidR="00D958EA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>final p</w:t>
       </w:r>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -8577,232 +8439,230 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="000772F2" w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>egister with the state’s e-procurement system using the same address provided in the applicant’s proposal. To register in the state’s e-procurement system</w:t>
       </w:r>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or confirm/update your existing registration,</w:t>
       </w:r>
       <w:r w:rsidR="000772F2" w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> please visit the following link: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="000772F2" w:rsidRPr="00A87BD6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>http://eprocurement.nc.gov/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000772F2" w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38D7EA16" w14:textId="77777777" w:rsidR="004C2BB2" w:rsidRPr="00A87BD6" w:rsidRDefault="004C2BB2" w:rsidP="004C2BB2">
+    <w:p w14:paraId="38D7EA16" w14:textId="5924356A" w:rsidR="004C2BB2" w:rsidRPr="00A87BD6" w:rsidRDefault="004C2BB2" w:rsidP="004C2BB2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk84500762"/>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No Overdue Taxes Certification with notarized signature: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="00A87BD6">
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidR="00274F37" w:rsidRPr="00274F37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>https://deq.nc.gov/conservation/recycling-business-assistance/financing/grants/forms</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="301A976D" w14:textId="74C031DA" w:rsidR="000772F2" w:rsidRPr="00A87BD6" w:rsidRDefault="007F20F4" w:rsidP="00A87BD6">
+      <w:r w:rsidR="00274F37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="301A976D" w14:textId="4F9A3CF2" w:rsidR="000772F2" w:rsidRPr="00A87BD6" w:rsidRDefault="007F20F4" w:rsidP="00A87BD6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Submit a Conflict of Interest Policy using the following template or submitting a copy of your organization’s existing policy:</w:t>
       </w:r>
       <w:r w:rsidR="000772F2" w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:anchor="Forms" w:history="1">
-        <w:r w:rsidR="00FC6EE5" w:rsidRPr="00A87BD6">
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidR="00274F37" w:rsidRPr="00274F37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>https://deq.nc.gov/conservation/recycling/programs-offered/grants-local-governments#Forms</w:t>
+          <w:t>https://deq.nc.gov/conservation/recycling-business-assistance/financing/grants/forms</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A34CF0" w:rsidRPr="00A34CF0">
+      <w:r w:rsidR="00274F37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="73D865A4" w14:textId="79FE7800" w:rsidR="00282B07" w:rsidRPr="00A87BD6" w:rsidRDefault="006D3466" w:rsidP="00A87BD6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>All applicants</w:t>
       </w:r>
       <w:r w:rsidR="00A417B5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A417B5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>with the exception of</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> local governments,</w:t>
+        <w:t>with the exception of local governments,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00282B07" w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>will be required to provide:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DD85157" w14:textId="75E75371" w:rsidR="0005635C" w:rsidRPr="00A87BD6" w:rsidRDefault="0005635C" w:rsidP="00A87BD6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Non-Debarment form: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00A87BD6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>https://deq.nc.gov/conservation/recycling-business-assistance/financing/grants/forms</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="23BA2EF3" w14:textId="02D9F67B" w:rsidR="00FB6800" w:rsidRPr="00A87BD6" w:rsidRDefault="00FB6800" w:rsidP="00A87BD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
@@ -8816,67 +8676,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Any outstanding NOVs must be corrected to the satisfaction of the N.C. Division of Waste Management (DWM) prior to any grant being awarded</w:t>
       </w:r>
       <w:r w:rsidR="00BE6D99">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Applicants with outstanding NOVs are responsible for providing DEACS with information from DWM indicating that the community </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and that the NOVs have been corrected before a grant contract can be initiated.</w:t>
+        <w:t>Applicants with outstanding NOVs are responsible for providing DEACS with information from DWM indicating that the community is in compliance and that the NOVs have been corrected before a grant contract can be initiated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07300904" w14:textId="7ED18F11" w:rsidR="000772F2" w:rsidRPr="00A87BD6" w:rsidRDefault="000772F2" w:rsidP="00A87BD6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>DEACS will submit a request through the DEQ contract processing system for a grant contract</w:t>
       </w:r>
       <w:r w:rsidR="00BE6D99">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
@@ -9295,219 +9139,201 @@
       <w:pPr>
         <w:pStyle w:val="SectionHeading"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008736F7">
         <w:t>A Final Word on Grant Writing:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66229FEA" w14:textId="0DD0E851" w:rsidR="000772F2" w:rsidRPr="00A87BD6" w:rsidRDefault="000772F2" w:rsidP="00A87BD6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proposals may receive low scores or even be rejected because applicants fail to follow the instructions outlined in this document.  Applicants stand a better chance of success if they include </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> the required components of a proposal and if they follow the Required Proposal Format.  Project Descriptions should be clear, concise, and should demonstrate thoughtful planning.  Poorly prepared proposals create uncertainty about the project goals and intended results.  Clear details will provide grant proposal reviewers confidence about the viability and feasibility of a proposal.  Applicants with questions are encouraged to contact DEACS for more information.</w:t>
+        <w:t>Proposals may receive low scores or even be rejected because applicants fail to follow the instructions outlined in this document.  Applicants stand a better chance of success if they include all of the required components of a proposal and if they follow the Required Proposal Format.  Project Descriptions should be clear, concise, and should demonstrate thoughtful planning.  Poorly prepared proposals create uncertainty about the project goals and intended results.  Clear details will provide grant proposal reviewers confidence about the viability and feasibility of a proposal.  Applicants with questions are encouraged to contact DEACS for more information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56AFB842" w14:textId="2E3C8F00" w:rsidR="00EB5EDB" w:rsidRPr="00A87BD6" w:rsidRDefault="00EB5EDB" w:rsidP="00A87BD6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="595DCB71" w14:textId="77777777" w:rsidR="00A67391" w:rsidRPr="00A87BD6" w:rsidRDefault="00A67391" w:rsidP="00A87BD6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A67391" w:rsidRPr="00A87BD6" w:rsidSect="005B25C8">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1296" w:bottom="1296" w:left="1296" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1697FBDF" w14:textId="77777777" w:rsidR="00EF5A36" w:rsidRDefault="00EF5A36">
+    <w:p w14:paraId="47E6167A" w14:textId="77777777" w:rsidR="0029558D" w:rsidRDefault="0029558D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B985355" w14:textId="77777777" w:rsidR="00EF5A36" w:rsidRDefault="00EF5A36">
+    <w:p w14:paraId="5347948E" w14:textId="77777777" w:rsidR="0029558D" w:rsidRDefault="0029558D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3936D472" w14:textId="77777777" w:rsidR="00EF5A36" w:rsidRDefault="00EF5A36"/>
+    <w:p w14:paraId="2D5C49BB" w14:textId="77777777" w:rsidR="0029558D" w:rsidRDefault="0029558D"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="5861D8B1" w14:textId="77777777" w:rsidR="00B8078E" w:rsidRDefault="00F65D42">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3CC2D871" w14:textId="77777777" w:rsidR="00B8078E" w:rsidRDefault="00380A7B">
+  <w:p w14:paraId="3CC2D871" w14:textId="77777777" w:rsidR="00B8078E" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="14587CB5" w14:textId="23640437" w:rsidR="00B8078E" w:rsidRPr="00A87BD6" w:rsidRDefault="00F65D42">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A87BD6">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -9519,80 +9345,80 @@
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00A87BD6">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00F40919" w:rsidRPr="00A87BD6">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00A87BD6">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="21B4D51E" w14:textId="77777777" w:rsidR="00B8078E" w:rsidRPr="00A87BD6" w:rsidRDefault="00380A7B">
+  <w:p w14:paraId="21B4D51E" w14:textId="77777777" w:rsidR="00B8078E" w:rsidRPr="00A87BD6" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03963919" w14:textId="77777777" w:rsidR="00EF5A36" w:rsidRDefault="00EF5A36">
+    <w:p w14:paraId="459C22E2" w14:textId="77777777" w:rsidR="0029558D" w:rsidRDefault="0029558D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1EF8C2AE" w14:textId="77777777" w:rsidR="00EF5A36" w:rsidRDefault="00EF5A36">
+    <w:p w14:paraId="32551B22" w14:textId="77777777" w:rsidR="0029558D" w:rsidRDefault="0029558D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6FFD73AD" w14:textId="77777777" w:rsidR="00EF5A36" w:rsidRDefault="00EF5A36"/>
+    <w:p w14:paraId="1754FCD9" w14:textId="77777777" w:rsidR="0029558D" w:rsidRDefault="0029558D"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="6F274DEB" w14:textId="77777777" w:rsidR="0076089C" w:rsidRDefault="0076089C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04DD318D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5336CF90"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -13808,162 +13634,168 @@
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1469589784">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="611254851">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="945891888">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1242107092">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1155878147">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1304309181">
     <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000772F2"/>
     <w:rsid w:val="00041A34"/>
     <w:rsid w:val="0005635C"/>
     <w:rsid w:val="00072FEA"/>
     <w:rsid w:val="000772F2"/>
     <w:rsid w:val="00087954"/>
     <w:rsid w:val="000B164B"/>
     <w:rsid w:val="000B1AE4"/>
     <w:rsid w:val="000C3FD5"/>
     <w:rsid w:val="000E76BF"/>
     <w:rsid w:val="000F7BD5"/>
     <w:rsid w:val="00101C2D"/>
+    <w:rsid w:val="00102573"/>
     <w:rsid w:val="00111EAE"/>
     <w:rsid w:val="00120B81"/>
     <w:rsid w:val="00123F13"/>
     <w:rsid w:val="001252EE"/>
     <w:rsid w:val="001629EE"/>
     <w:rsid w:val="00163915"/>
     <w:rsid w:val="00181FB4"/>
     <w:rsid w:val="001971BF"/>
     <w:rsid w:val="001B4585"/>
     <w:rsid w:val="001E04B0"/>
     <w:rsid w:val="001F31E2"/>
     <w:rsid w:val="001F577D"/>
     <w:rsid w:val="002032C0"/>
     <w:rsid w:val="00206E4B"/>
     <w:rsid w:val="00225D94"/>
     <w:rsid w:val="00225F14"/>
     <w:rsid w:val="002274E6"/>
     <w:rsid w:val="002313D5"/>
     <w:rsid w:val="002314A8"/>
     <w:rsid w:val="00231EA3"/>
     <w:rsid w:val="00243AE5"/>
     <w:rsid w:val="00262A9C"/>
+    <w:rsid w:val="00274F37"/>
     <w:rsid w:val="00281D24"/>
     <w:rsid w:val="002827E6"/>
     <w:rsid w:val="00282B07"/>
     <w:rsid w:val="002872D8"/>
     <w:rsid w:val="00290891"/>
     <w:rsid w:val="002920C1"/>
+    <w:rsid w:val="0029558D"/>
+    <w:rsid w:val="0029598E"/>
     <w:rsid w:val="0029755B"/>
     <w:rsid w:val="002A1183"/>
     <w:rsid w:val="002B5916"/>
     <w:rsid w:val="002C544E"/>
     <w:rsid w:val="002E6443"/>
     <w:rsid w:val="002F2254"/>
     <w:rsid w:val="002F330C"/>
     <w:rsid w:val="003123D0"/>
     <w:rsid w:val="003127F3"/>
     <w:rsid w:val="0031342D"/>
     <w:rsid w:val="00313BFE"/>
     <w:rsid w:val="0034221B"/>
     <w:rsid w:val="00351A5C"/>
     <w:rsid w:val="00366115"/>
     <w:rsid w:val="00370C5D"/>
     <w:rsid w:val="00372997"/>
     <w:rsid w:val="00380A7B"/>
     <w:rsid w:val="00386EE4"/>
     <w:rsid w:val="003959CD"/>
     <w:rsid w:val="00395B75"/>
     <w:rsid w:val="003B5020"/>
     <w:rsid w:val="003C187B"/>
     <w:rsid w:val="003C4FDB"/>
     <w:rsid w:val="003F340F"/>
     <w:rsid w:val="004009C6"/>
     <w:rsid w:val="00406D4D"/>
     <w:rsid w:val="00420DD0"/>
     <w:rsid w:val="00420E6B"/>
     <w:rsid w:val="00421B5E"/>
     <w:rsid w:val="00431683"/>
     <w:rsid w:val="00436423"/>
     <w:rsid w:val="00444C4B"/>
     <w:rsid w:val="00456AF6"/>
     <w:rsid w:val="0047226C"/>
     <w:rsid w:val="00490AEA"/>
     <w:rsid w:val="00495825"/>
     <w:rsid w:val="00496515"/>
     <w:rsid w:val="004B0E2D"/>
     <w:rsid w:val="004C2BB2"/>
     <w:rsid w:val="004C3EA2"/>
     <w:rsid w:val="004C6DDC"/>
     <w:rsid w:val="004D203F"/>
     <w:rsid w:val="004F252D"/>
     <w:rsid w:val="005125C2"/>
     <w:rsid w:val="005143DD"/>
+    <w:rsid w:val="00520046"/>
     <w:rsid w:val="00534C9D"/>
     <w:rsid w:val="00535968"/>
     <w:rsid w:val="0054057A"/>
     <w:rsid w:val="00551DEF"/>
+    <w:rsid w:val="005642F2"/>
     <w:rsid w:val="005649B1"/>
     <w:rsid w:val="005669AE"/>
     <w:rsid w:val="00573065"/>
     <w:rsid w:val="00580F00"/>
     <w:rsid w:val="00582E2E"/>
     <w:rsid w:val="00590AFA"/>
     <w:rsid w:val="005B5EC9"/>
     <w:rsid w:val="005F1ACD"/>
     <w:rsid w:val="005F364E"/>
     <w:rsid w:val="00602C01"/>
     <w:rsid w:val="00606161"/>
     <w:rsid w:val="00611938"/>
     <w:rsid w:val="006151B8"/>
     <w:rsid w:val="00617272"/>
     <w:rsid w:val="00643A71"/>
     <w:rsid w:val="00647B1E"/>
     <w:rsid w:val="006A200F"/>
     <w:rsid w:val="006B2C70"/>
     <w:rsid w:val="006B6F30"/>
     <w:rsid w:val="006C1648"/>
     <w:rsid w:val="006D3466"/>
     <w:rsid w:val="006D505F"/>
     <w:rsid w:val="006D7997"/>
     <w:rsid w:val="006D7C89"/>
     <w:rsid w:val="006E5958"/>
@@ -14010,59 +13842,61 @@
     <w:rsid w:val="008B5D6B"/>
     <w:rsid w:val="008C3B61"/>
     <w:rsid w:val="008C412B"/>
     <w:rsid w:val="008D4221"/>
     <w:rsid w:val="008F02EF"/>
     <w:rsid w:val="00911516"/>
     <w:rsid w:val="00923AC9"/>
     <w:rsid w:val="00925516"/>
     <w:rsid w:val="009326EB"/>
     <w:rsid w:val="0093647F"/>
     <w:rsid w:val="00950CFD"/>
     <w:rsid w:val="00950F89"/>
     <w:rsid w:val="00955516"/>
     <w:rsid w:val="00961034"/>
     <w:rsid w:val="00962FDF"/>
     <w:rsid w:val="00967246"/>
     <w:rsid w:val="009678A4"/>
     <w:rsid w:val="00972FC8"/>
     <w:rsid w:val="00985545"/>
     <w:rsid w:val="0099061F"/>
     <w:rsid w:val="00995C07"/>
     <w:rsid w:val="009A4827"/>
     <w:rsid w:val="009A6061"/>
     <w:rsid w:val="009B4659"/>
     <w:rsid w:val="009E017A"/>
+    <w:rsid w:val="00A0025E"/>
     <w:rsid w:val="00A068D1"/>
     <w:rsid w:val="00A075C6"/>
     <w:rsid w:val="00A14CCF"/>
     <w:rsid w:val="00A34CF0"/>
     <w:rsid w:val="00A40858"/>
     <w:rsid w:val="00A417B5"/>
     <w:rsid w:val="00A57B77"/>
     <w:rsid w:val="00A67391"/>
     <w:rsid w:val="00A72172"/>
+    <w:rsid w:val="00A80A7E"/>
     <w:rsid w:val="00A87BD6"/>
     <w:rsid w:val="00A96957"/>
     <w:rsid w:val="00AB64AE"/>
     <w:rsid w:val="00AE30BB"/>
     <w:rsid w:val="00B0162B"/>
     <w:rsid w:val="00B07542"/>
     <w:rsid w:val="00B2229B"/>
     <w:rsid w:val="00B23080"/>
     <w:rsid w:val="00B30394"/>
     <w:rsid w:val="00B33612"/>
     <w:rsid w:val="00B46D9B"/>
     <w:rsid w:val="00B669E9"/>
     <w:rsid w:val="00B908C9"/>
     <w:rsid w:val="00B9443B"/>
     <w:rsid w:val="00B9451E"/>
     <w:rsid w:val="00B97F08"/>
     <w:rsid w:val="00BA25E8"/>
     <w:rsid w:val="00BA3330"/>
     <w:rsid w:val="00BE6D99"/>
     <w:rsid w:val="00BF7B28"/>
     <w:rsid w:val="00C0462D"/>
     <w:rsid w:val="00C124C8"/>
     <w:rsid w:val="00C20B18"/>
     <w:rsid w:val="00C2308C"/>
     <w:rsid w:val="00C40F9E"/>
@@ -14091,50 +13925,51 @@
     <w:rsid w:val="00D9556E"/>
     <w:rsid w:val="00D958EA"/>
     <w:rsid w:val="00DC5AC7"/>
     <w:rsid w:val="00DD684A"/>
     <w:rsid w:val="00DE2919"/>
     <w:rsid w:val="00DF191D"/>
     <w:rsid w:val="00DF1B26"/>
     <w:rsid w:val="00E15F17"/>
     <w:rsid w:val="00E35D30"/>
     <w:rsid w:val="00E37E30"/>
     <w:rsid w:val="00E44B14"/>
     <w:rsid w:val="00E4689D"/>
     <w:rsid w:val="00E50C59"/>
     <w:rsid w:val="00E61CD9"/>
     <w:rsid w:val="00E712F3"/>
     <w:rsid w:val="00E73893"/>
     <w:rsid w:val="00E73EE7"/>
     <w:rsid w:val="00E811C0"/>
     <w:rsid w:val="00E90A99"/>
     <w:rsid w:val="00E92B68"/>
     <w:rsid w:val="00E9370B"/>
     <w:rsid w:val="00EB165C"/>
     <w:rsid w:val="00EB5EDB"/>
     <w:rsid w:val="00EB7E61"/>
     <w:rsid w:val="00EC75EA"/>
+    <w:rsid w:val="00ED4BB9"/>
     <w:rsid w:val="00EE554A"/>
     <w:rsid w:val="00EF098A"/>
     <w:rsid w:val="00EF50E3"/>
     <w:rsid w:val="00EF5A36"/>
     <w:rsid w:val="00F02A76"/>
     <w:rsid w:val="00F05F0B"/>
     <w:rsid w:val="00F14290"/>
     <w:rsid w:val="00F14D3F"/>
     <w:rsid w:val="00F273AC"/>
     <w:rsid w:val="00F40919"/>
     <w:rsid w:val="00F41F17"/>
     <w:rsid w:val="00F569FE"/>
     <w:rsid w:val="00F56BC2"/>
     <w:rsid w:val="00F65D42"/>
     <w:rsid w:val="00F87734"/>
     <w:rsid w:val="00FA6910"/>
     <w:rsid w:val="00FB6800"/>
     <w:rsid w:val="00FB74F0"/>
     <w:rsid w:val="00FC6EE5"/>
     <w:rsid w:val="00FD1B4B"/>
     <w:rsid w:val="00FD7CAC"/>
     <w:rsid w:val="00FE56B7"/>
     <w:rsid w:val="00FF0091"/>
   </w:rsids>
   <m:mathPr>
@@ -14719,51 +14554,50 @@
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EB5EDB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -15493,51 +15327,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1341204343">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recyclingpartnership.org/multifamily/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eprocurement.nc.gov/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deq.nc.gov/conservation/recycling-business-assistance/financing/grants/forms" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deq.nc.gov/about/divisions/environmental-assistance-and-customer-service/recycling/general-recycling-information/customized-outreach-materials" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandy.skolochenko@ncdenr.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osbm.nc.gov/stewardship-services/grants/suspension-funding-memos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deq.nc.gov/conservation/recycling/programs-offered/grants-local-governments" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandy.skolochenko@ncdenr.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandy.skolochenko@ncdenr.gov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deq.nc.gov/conservation/recycling-business-assistance/financing/grants/forms" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandy.skolochenko@ncdenr.gov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elise.traywick@deq.nc.gov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eprocurement.nc.gov/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elise.traywick@deq.nc.gov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recyclingpartnership.org/multifamily/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elise.traywick@deq.nc.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deq.nc.gov/conservation/recycling-business-assistance/financing/grants/forms" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deq.nc.gov/about/divisions/environmental-assistance-and-customer-service/recycling-and-materials-management/recycle-right/free-outreach-designs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deq.nc.gov/conservation/recycling-business-assistance/financing/grants/forms" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osbm.nc.gov/stewardship-services/state-grants-management/suspension-funding-list" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elise.traywick@deq.nc.gov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deq.nc.gov/conservation/recycling-business-assistance/financing/grants/forms" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -15761,86 +15595,429 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="73ad5fed-5707-4707-ae54-2603e8bcafdd" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9e40a2f8-4b1a-44f2-8b79-0127992cf14e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E72BF51F0F57634685F10C004728C36D" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4145e9a0c326b32925d3f5670ac6a7df">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="9e40a2f8-4b1a-44f2-8b79-0127992cf14e" xmlns:ns3="73ad5fed-5707-4707-ae54-2603e8bcafdd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6f209df5d0e2781c6db4a47b320c44ae" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="9e40a2f8-4b1a-44f2-8b79-0127992cf14e"/>
+    <xsd:import namespace="73ad5fed-5707-4707-ae54-2603e8bcafdd"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="17" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="18" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9e40a2f8-4b1a-44f2-8b79-0127992cf14e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="da2157d8-ccc1-4fc8-a2a4-3f8f6553454f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="24" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="73ad5fed-5707-4707-ae54-2603e8bcafdd" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="15" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{38cc58dd-ed3f-4bc0-af0e-2b7677256a07}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="73ad5fed-5707-4707-ae54-2603e8bcafdd">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7848AA97-FCCE-4FEE-B537-04591C60BCC1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBBADDCC-DE34-4553-B68A-08717245BB12}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10E0FA47-A738-436F-BD77-4BACD6071330}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="73ad5fed-5707-4707-ae54-2603e8bcafdd"/>
+    <ds:schemaRef ds:uri="9e40a2f8-4b1a-44f2-8b79-0127992cf14e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19B5D1B1-F2B2-4C78-A678-53C072033064}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="9e40a2f8-4b1a-44f2-8b79-0127992cf14e"/>
+    <ds:schemaRef ds:uri="73ad5fed-5707-4707-ae54-2603e8bcafdd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
   <Words>3775</Words>
-  <Characters>21521</Characters>
+  <Characters>21520</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>179</Lines>
   <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25246</CharactersWithSpaces>
+  <CharactersWithSpaces>25245</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>James, Matt M</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100E72BF51F0F57634685F10C004728C36D</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>