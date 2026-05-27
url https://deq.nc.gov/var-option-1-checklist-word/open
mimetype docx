--- v0 (2025-10-03)
+++ v1 (2026-05-27)
@@ -1,505 +1,418 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1D660EF8" w14:textId="64C4D92C" w:rsidR="00C37462" w:rsidRDefault="00C37462">
-[...72 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6F58FBE2" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00A0149B" w:rsidRDefault="00C37462">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10980" w:type="dxa"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2135"/>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="3670"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="1305"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C37462" w:rsidRPr="00A0149B" w14:paraId="4C73FDFC" w14:textId="77777777" w:rsidTr="00F23DA3">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43C40B5B" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00F23DA3" w:rsidRDefault="00C37462" w:rsidP="00550967">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23DA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>LABORATORY NAME:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6550" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52F47E72" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00F23DA3" w:rsidRDefault="00C37462" w:rsidP="00F23DA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08A3B3D5" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00F23DA3" w:rsidRDefault="00C37462" w:rsidP="00550967">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23DA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CERT #:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B36B2BF" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00F23DA3" w:rsidRDefault="00C37462" w:rsidP="00F23DA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C37462" w:rsidRPr="00A0149B" w14:paraId="0BA62513" w14:textId="77777777" w:rsidTr="00F23DA3">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18E39A05" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00F23DA3" w:rsidRDefault="00C37462" w:rsidP="00F23DA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23DA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PRIMARY ANALYST:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6550" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E9873C0" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00F23DA3" w:rsidRDefault="00C37462" w:rsidP="00F23DA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="699D86F5" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00F23DA3" w:rsidRDefault="00C37462" w:rsidP="00550967">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23DA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>DATE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B4F48BB" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00F23DA3" w:rsidRDefault="00C37462" w:rsidP="00F23DA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C37462" w:rsidRPr="00A0149B" w14:paraId="003E91C1" w14:textId="77777777" w:rsidTr="00F23DA3">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5015" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FE8F608" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00F23DA3" w:rsidRDefault="00C37462" w:rsidP="00550967">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23DA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NAME OF PERSON COMPLETING CHECKLIST (PRINT):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5965" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27339096" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00F23DA3" w:rsidRDefault="00C37462" w:rsidP="00F23DA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C37462" w:rsidRPr="00A0149B" w14:paraId="03EA3570" w14:textId="77777777" w:rsidTr="00F23DA3">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5015" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B6A429F" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00F23DA3" w:rsidRDefault="00C37462" w:rsidP="00F23DA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23DA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SIGNATURE OF PERSON COMPLETING CHECKLIST:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5965" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="368ABFBB" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00F23DA3" w:rsidRDefault="00C37462" w:rsidP="00F23DA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B10CE9F" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00A0149B" w:rsidRDefault="00C37462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -589,78 +502,77 @@
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Reduction in Volatile Solids Content</w:t>
       </w:r>
       <w:r w:rsidR="001636F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidR="00852DC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>40 CFR 503.33(b)(1)]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F3B2B1" w14:textId="7B1AFC33" w:rsidR="007F06F1" w:rsidRPr="007F06F1" w:rsidRDefault="007F06F1" w:rsidP="00F913B7">
+    <w:p w14:paraId="435CBCAA" w14:textId="0262028B" w:rsidR="00C37462" w:rsidRDefault="007F06F1" w:rsidP="00F51C33">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F06F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Control of Pathogens and Vector Attraction in Sewage Sludge, EPA/625/R-92/013</w:t>
+        <w:t>Pathogens and Vector Attraction in Sewage Sludge, EPA/6</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="0093568E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>00/R-22/194</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="57BEA909" w14:textId="77777777" w:rsidR="00C37462" w:rsidRDefault="00C37462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00B80A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>quipment</w:t>
       </w:r>
@@ -686,510 +598,502 @@
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="371"/>
         <w:gridCol w:w="3240"/>
         <w:gridCol w:w="398"/>
         <w:gridCol w:w="3240"/>
         <w:gridCol w:w="424"/>
         <w:gridCol w:w="3318"/>
       </w:tblGrid>
       <w:tr w:rsidR="000004C7" w:rsidRPr="00A0149B" w14:paraId="1F0A9845" w14:textId="77777777" w:rsidTr="006262D7">
         <w:trPr>
           <w:trHeight w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4867B1F5" w14:textId="77777777" w:rsidR="000004C7" w:rsidRPr="00A0149B" w:rsidRDefault="000004C7" w:rsidP="000004C7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D22EF3A" w14:textId="539700BE" w:rsidR="000004C7" w:rsidRPr="00A0149B" w:rsidRDefault="00BA7282" w:rsidP="000004C7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000004C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Muffle furnace for operation at 550°C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="398" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50405B23" w14:textId="77777777" w:rsidR="000004C7" w:rsidRPr="00A0149B" w:rsidRDefault="000004C7" w:rsidP="000004C7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FF52A1A" w14:textId="77777777" w:rsidR="000004C7" w:rsidRPr="0054425D" w:rsidRDefault="000004C7" w:rsidP="000004C7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mixing Paddle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="424" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B5CFFDD" w14:textId="77777777" w:rsidR="000004C7" w:rsidRPr="00A0149B" w:rsidRDefault="000004C7" w:rsidP="000004C7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09D081A7" w14:textId="77777777" w:rsidR="000004C7" w:rsidRPr="00A0149B" w:rsidRDefault="000004C7" w:rsidP="002B751F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000004C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Desiccator, provided with a desiccant containing a color</w:t>
             </w:r>
             <w:r w:rsidR="002B751F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000004C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>indicator of moisture concentration or an instrumental indicator</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000004C7" w:rsidRPr="0054425D" w14:paraId="132A707E" w14:textId="77777777" w:rsidTr="006262D7">
         <w:trPr>
           <w:trHeight w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7480562C" w14:textId="77777777" w:rsidR="000004C7" w:rsidRPr="0054425D" w:rsidRDefault="000004C7" w:rsidP="000004C7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A76BE48" w14:textId="7BC7AA62" w:rsidR="000004C7" w:rsidRPr="0054425D" w:rsidRDefault="00BA7282" w:rsidP="000004C7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000004C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Drying oven, for operation at 103 to 105°C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="398" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="386ECA5D" w14:textId="77777777" w:rsidR="000004C7" w:rsidRPr="0054425D" w:rsidRDefault="000004C7" w:rsidP="000004C7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D563585" w14:textId="7A4C8E31" w:rsidR="000004C7" w:rsidRPr="0054425D" w:rsidRDefault="00BA7282" w:rsidP="000004C7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000004C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Evaporating dishes of 100-mL capacity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="424" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F4FD9BA" w14:textId="77777777" w:rsidR="000004C7" w:rsidRPr="0054425D" w:rsidRDefault="000004C7" w:rsidP="000004C7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75608710" w14:textId="65626AFD" w:rsidR="000004C7" w:rsidRPr="0054425D" w:rsidRDefault="00BA7282" w:rsidP="000004C7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000004C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical balance, capable of weighing to </w:t>
+              <w:t xml:space="preserve">Analytical balance, capable of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000004C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>weighing to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000004C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="000004C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3A02AE71" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="0054425D" w:rsidRDefault="00C37462">
-      <w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="13EB08B5" w14:textId="77777777" w:rsidR="00C37462" w:rsidRDefault="00C37462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10991" w:type="dxa"/>
         <w:tblInd w:w="97" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="366"/>
         <w:gridCol w:w="4865"/>
         <w:gridCol w:w="450"/>
         <w:gridCol w:w="450"/>
         <w:gridCol w:w="4838"/>
         <w:gridCol w:w="22"/>
       </w:tblGrid>
       <w:tr w:rsidR="00157C6C" w:rsidRPr="00A0149B" w14:paraId="028A582E" w14:textId="77777777" w:rsidTr="0089036A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10969" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3AB9D18F" w14:textId="77777777" w:rsidR="00157C6C" w:rsidRPr="000808F0" w:rsidRDefault="00157C6C" w:rsidP="00157C6C">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AB9D18F" w14:textId="77777777" w:rsidR="00157C6C" w:rsidRPr="004A3FC8" w:rsidRDefault="00157C6C" w:rsidP="00157C6C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000808F0">
+            <w:r w:rsidRPr="004A3FC8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PLEASE COMPLETE CHECKLIST IN INDELIBLE INK</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05A93192" w14:textId="77777777" w:rsidR="00664CCC" w:rsidRPr="005D0650" w:rsidRDefault="00157C6C" w:rsidP="00157C6C">
+          <w:p w14:paraId="05A93192" w14:textId="77777777" w:rsidR="00664CCC" w:rsidRPr="004A3FC8" w:rsidRDefault="00157C6C" w:rsidP="00157C6C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="005D0650">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A3FC8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Please mark Y, N or NA in the column labeled LAB to indicate the common lab practice</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46DF609E" w14:textId="77777777" w:rsidR="00157C6C" w:rsidRPr="009C3D45" w:rsidRDefault="00157C6C" w:rsidP="00157C6C">
+          <w:p w14:paraId="46DF609E" w14:textId="77777777" w:rsidR="00157C6C" w:rsidRPr="004A3FC8" w:rsidRDefault="00157C6C" w:rsidP="00157C6C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="005D0650">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A3FC8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> and in the column labeled SOP to indicate whether it is addressed in the SOP.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00760896" w:rsidRPr="00A0149B" w14:paraId="6F22FC67" w14:textId="77777777" w:rsidTr="00534337">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10659AD4" w14:textId="77777777" w:rsidR="00157C6C" w:rsidRPr="008352D2" w:rsidRDefault="00157C6C" w:rsidP="0037145F">
@@ -1356,93 +1260,109 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40F33DEC" w14:textId="77777777" w:rsidR="00774CFD" w:rsidRDefault="00774CFD" w:rsidP="6D63A570">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0A896450" w14:textId="767D5358" w:rsidR="00774CFD" w:rsidRDefault="003A32BC" w:rsidP="6D63A570">
+          <w:p w14:paraId="0A896450" w14:textId="45B39BEC" w:rsidR="00774CFD" w:rsidRDefault="003A32BC" w:rsidP="6D63A570">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A32BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Is the SOP reviewed at least every 2 years? </w:t>
             </w:r>
             <w:r w:rsidR="00CD61FE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>What is the most recent review/revision date of the SOP</w:t>
             </w:r>
             <w:r w:rsidR="00CD61FE" w:rsidRPr="007741AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">? </w:t>
             </w:r>
             <w:r w:rsidR="00CD61FE" w:rsidRPr="007741AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[15A NCAC 2H .0805 (a) (7)]</w:t>
+              <w:t xml:space="preserve">[15A NCAC </w:t>
+            </w:r>
+            <w:r w:rsidR="005D33E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD61FE" w:rsidRPr="007741AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2H .0805 (a) (7)]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F710258" w14:textId="77777777" w:rsidR="00774CFD" w:rsidRDefault="00774CFD" w:rsidP="6D63A570">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5D73D677" w14:textId="77777777" w:rsidR="00774CFD" w:rsidRDefault="00774CFD" w:rsidP="00774CFD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -1478,51 +1398,50 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DB2990F" w14:textId="77777777" w:rsidR="00CD61FE" w:rsidRPr="00560E41" w:rsidRDefault="00CD61FE" w:rsidP="00560E41">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47A6DACC" w14:textId="77777777" w:rsidR="00CD61FE" w:rsidRPr="00560E41" w:rsidRDefault="00CD61FE" w:rsidP="00560E41">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4838" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00111E92" w14:textId="776E4AAC" w:rsidR="003A32BC" w:rsidRPr="003A32BC" w:rsidRDefault="00774CFD" w:rsidP="003A32BC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -1588,51 +1507,51 @@
           <w:p w14:paraId="3E809004" w14:textId="77777777" w:rsidR="003A32BC" w:rsidRDefault="003A32BC" w:rsidP="0037145F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="443"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6521BC52" w14:textId="2C611AA3" w:rsidR="003A32BC" w:rsidRPr="003A32BC" w:rsidRDefault="003A32BC" w:rsidP="00534337">
+          <w:p w14:paraId="6521BC52" w14:textId="5675810D" w:rsidR="003A32BC" w:rsidRPr="003A32BC" w:rsidRDefault="003A32BC" w:rsidP="00534337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0075586A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Are all </w:t>
             </w:r>
             <w:r w:rsidR="64BC34C9" w:rsidRPr="46CAFA33">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>review/</w:t>
             </w:r>
@@ -1656,267 +1575,155 @@
             <w:r w:rsidRPr="0075586A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>tracked and documented?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0075586A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[15A NCAC 2H .0805 (a) (7)]</w:t>
+              <w:t xml:space="preserve">[15A NCAC </w:t>
+            </w:r>
+            <w:r w:rsidR="005D33E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0075586A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2H .0805 (a) (7)]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A4291F2" w14:textId="77777777" w:rsidR="003A32BC" w:rsidRPr="00560E41" w:rsidRDefault="003A32BC" w:rsidP="003A32BC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46E5C9EE" w14:textId="77777777" w:rsidR="003A32BC" w:rsidRPr="00560E41" w:rsidRDefault="003A32BC" w:rsidP="003A32BC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4838" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78808134" w14:textId="3053DA1C" w:rsidR="003A32BC" w:rsidRDefault="003A32BC" w:rsidP="003A32BC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0075586A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Each laboratory shall have a formal process to track and document review dates and any revisions made in all quality assurance, quality control and SOP documents.</w:t>
-[...44 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve">Each laboratory shall have a formal process to track and document review dates and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0075586A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00013B0A">
+              <w:t>any revisions</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0075586A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Has the laboratory developed and implemented a documented training program? [15A NCAC 2H .0805 (a) (7) (P)] </w:t>
-[...88 lines deleted...]
-              <w:t>) that staff have the education, training, experience, or demonstrated skills needed to generate quality control results within method-specified limits and that meet the requirements of these Rules; (ii) that staff have read the laboratory quality assurance manual or applicable Standard Operating Procedures; (iii) that staff have obtained acceptable results on Proficiency Testing samples pursuant to Rule .0803(1) of this Section or other demonstrations of proficiency (e.g., side-by-side comparison with a trained analyst, acceptable results on a single-blind performance evaluation sample, an initial demonstration of capability study prescribed by the reference method).</w:t>
+              <w:t xml:space="preserve"> made in all quality assurance, quality control and SOP documents.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00760896" w:rsidRPr="00A0149B" w14:paraId="65A6985F" w14:textId="77777777" w:rsidTr="00534337">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EDDC8CF" w14:textId="20ED64AC" w:rsidR="007D2945" w:rsidRDefault="007D2945" w:rsidP="0037145F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
@@ -2178,77 +1985,75 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EXPLANATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA3E48" w:rsidRPr="00A0149B" w14:paraId="61C8847B" w14:textId="77777777" w:rsidTr="00534337">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="366" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69C9934D" w14:textId="255AA15E" w:rsidR="00EA3E48" w:rsidRPr="00A0149B" w:rsidRDefault="00EA3E48" w:rsidP="0037145F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="443"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4865" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7524F0CC" w14:textId="6412A11D" w:rsidR="00EA3E48" w:rsidRPr="00F749DE" w:rsidRDefault="000004C7" w:rsidP="00E5462F">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7524F0CC" w14:textId="4EDE28A1" w:rsidR="00EA3E48" w:rsidRPr="00F749DE" w:rsidRDefault="000004C7" w:rsidP="00E5462F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Are </w:t>
             </w:r>
             <w:r w:rsidRPr="000004C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>clean evaporating dish</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2343,179 +2148,174 @@
             </w:r>
             <w:r w:rsidR="00E5462F" w:rsidRPr="00E5462F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">[SM 2540 </w:t>
             </w:r>
             <w:r w:rsidR="00596D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidR="00E5462F" w:rsidRPr="00E5462F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="00AD7FD5">
-[...5 lines deleted...]
-              <w:t>2015</w:t>
+            <w:r w:rsidR="004A3FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2020</w:t>
             </w:r>
             <w:r w:rsidR="00AD7FD5" w:rsidRPr="00E5462F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E5462F" w:rsidRPr="00E5462F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(3) (a)</w:t>
             </w:r>
             <w:r w:rsidR="00346B24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (1)</w:t>
             </w:r>
             <w:r w:rsidR="00E5462F" w:rsidRPr="00E5462F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2536BDAB" w14:textId="77777777" w:rsidR="00EA3E48" w:rsidRPr="00A0149B" w:rsidRDefault="00EA3E48" w:rsidP="00560E41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="401710D4" w14:textId="77777777" w:rsidR="00EA3E48" w:rsidRPr="00A0149B" w:rsidRDefault="00EA3E48" w:rsidP="00560E41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4838" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FED6856" w14:textId="6A7CD756" w:rsidR="00EA3E48" w:rsidRPr="00EB59BA" w:rsidRDefault="00EA3E48" w:rsidP="00E5462F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E5462F" w:rsidRPr="00A0149B" w14:paraId="2BCEF5EF" w14:textId="77777777" w:rsidTr="00534337">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="366" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="648F4955" w14:textId="5E029D55" w:rsidR="00E5462F" w:rsidRPr="00A0149B" w:rsidRDefault="00E5462F" w:rsidP="0037145F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="443"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4865" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="67FD3C3C" w14:textId="2E2C8DC5" w:rsidR="00E5462F" w:rsidRDefault="00E5462F" w:rsidP="00E5462F">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67FD3C3C" w14:textId="2ADF4DCD" w:rsidR="00E5462F" w:rsidRDefault="00E5462F" w:rsidP="00E5462F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Are ignited dishes </w:t>
             </w:r>
             <w:r w:rsidRPr="00E5462F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">then cooled </w:t>
             </w:r>
             <w:r w:rsidR="004B486C">
               <w:rPr>
@@ -2543,187 +2343,182 @@
             </w:r>
             <w:r w:rsidRPr="00E5462F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> [SM 2540 </w:t>
             </w:r>
             <w:r w:rsidR="00596D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidRPr="00E5462F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="00AD7FD5">
-[...5 lines deleted...]
-              <w:t>2015</w:t>
+            <w:r w:rsidR="004A3FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2020</w:t>
             </w:r>
             <w:r w:rsidR="00AD7FD5" w:rsidRPr="00E5462F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E5462F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(3) (a)</w:t>
             </w:r>
             <w:r w:rsidR="00346B24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (1)</w:t>
             </w:r>
             <w:r w:rsidRPr="00E5462F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78FCBB63" w14:textId="77777777" w:rsidR="00E5462F" w:rsidRPr="00A0149B" w:rsidRDefault="00E5462F" w:rsidP="00560E41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12ADACE5" w14:textId="77777777" w:rsidR="00E5462F" w:rsidRPr="00A0149B" w:rsidRDefault="00E5462F" w:rsidP="00560E41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4838" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BCE7E45" w14:textId="48173F06" w:rsidR="00E5462F" w:rsidRPr="00E5462F" w:rsidRDefault="00E5462F" w:rsidP="00E5462F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5462F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000004C7" w:rsidRPr="00A0149B" w14:paraId="021FE2E6" w14:textId="77777777" w:rsidTr="00534337">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="366" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DBD95A3" w14:textId="692C27E0" w:rsidR="000004C7" w:rsidRPr="00A0149B" w:rsidRDefault="000004C7" w:rsidP="0037145F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="443"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4865" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2D225074" w14:textId="46A615FD" w:rsidR="000004C7" w:rsidRDefault="00E5462F" w:rsidP="00560E41">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D225074" w14:textId="3F13249A" w:rsidR="000004C7" w:rsidRDefault="00E5462F" w:rsidP="00560E41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Are evaporating dishes </w:t>
             </w:r>
             <w:r w:rsidR="004B486C" w:rsidRPr="00E5462F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">stored in a desiccator </w:t>
             </w:r>
             <w:r w:rsidR="003D25C9">
               <w:rPr>
@@ -2754,285 +2549,293 @@
             </w:r>
             <w:r w:rsidRPr="00E5462F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">[SM 2540 </w:t>
             </w:r>
             <w:r w:rsidR="00596D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidRPr="00E5462F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="00AD7FD5">
-[...5 lines deleted...]
-              <w:t>2015</w:t>
+            <w:r w:rsidR="004A3FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2020</w:t>
             </w:r>
             <w:r w:rsidR="00AD7FD5" w:rsidRPr="00E5462F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E5462F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(3) (a</w:t>
             </w:r>
             <w:r w:rsidR="000A6EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00346B24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (1)</w:t>
             </w:r>
             <w:r w:rsidRPr="00E5462F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18753B80" w14:textId="77777777" w:rsidR="000004C7" w:rsidRPr="00A0149B" w:rsidRDefault="000004C7" w:rsidP="00560E41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64784A4E" w14:textId="77777777" w:rsidR="000004C7" w:rsidRPr="00A0149B" w:rsidRDefault="000004C7" w:rsidP="00560E41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4838" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75C78400" w14:textId="03A763A6" w:rsidR="000004C7" w:rsidRPr="0055528A" w:rsidRDefault="000004C7" w:rsidP="002B7545">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000004C7" w:rsidRPr="00A0149B" w14:paraId="08A87EB8" w14:textId="77777777" w:rsidTr="00534337">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="366" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C503E70" w14:textId="50A8720C" w:rsidR="000004C7" w:rsidRPr="00A0149B" w:rsidRDefault="000004C7" w:rsidP="0037145F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="443"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4865" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4D7820F6" w14:textId="7FA8C6FB" w:rsidR="000004C7" w:rsidRPr="00F749DE" w:rsidRDefault="000004C7" w:rsidP="000004C7">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D7820F6" w14:textId="29C26327" w:rsidR="000004C7" w:rsidRPr="00F749DE" w:rsidRDefault="000004C7" w:rsidP="000004C7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Do samples qualify to be analyzed according to Option </w:t>
             </w:r>
             <w:r w:rsidR="00F913B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006E5E7C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[Control of Pathogens and Vector Attraction in Sewage Sludge, EPA/625/R-92/013, (July 2003) (8.</w:t>
-[...7 lines deleted...]
-              <w:t>2</w:t>
+              <w:t xml:space="preserve">[Control of Pathogens and Vector Attraction in Sewage Sludge, </w:t>
+            </w:r>
+            <w:r w:rsidR="004A3FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>EPA/600/R-22/194, (January 2023)</w:t>
             </w:r>
             <w:r w:rsidRPr="006E5E7C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="004A3FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9.3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E5E7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>)]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="149558C8" w14:textId="77777777" w:rsidR="000004C7" w:rsidRPr="00A0149B" w:rsidRDefault="000004C7" w:rsidP="000004C7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="407BBB36" w14:textId="77777777" w:rsidR="000004C7" w:rsidRPr="00A0149B" w:rsidRDefault="000004C7" w:rsidP="000004C7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4838" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B2AEBE6" w14:textId="470F7E0A" w:rsidR="000004C7" w:rsidRPr="00EB59BA" w:rsidRDefault="00F913B7" w:rsidP="003B4F1A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F913B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>This option is intended for use with biological treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -3101,124 +2904,133 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F913B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>by the “good practice” recommended conditions for</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F913B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">anaerobic digestion of 15 days residence </w:t>
+              <w:t>anaerobic digestion of 15 days residence time at 35°C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F913B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>time at 35°C</w:t>
+              <w:t>[95°F] in a completely mixed high-rate digester. The percent</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F913B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[95°F] in a completely mixed high-rate digester. The percent</w:t>
+              <w:t>volatile solids reduction can include any additional</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F913B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>volatile solids reduction can include any additional</w:t>
+              <w:t>volatile solids reduction that occurs before the biosolids</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F913B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>volatile solids reduction that occurs before the biosolids</w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">leave the treatment works, such </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F913B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>leave the treatment works, such as might occur when the</w:t>
+              <w:t>as might</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F913B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> occur when the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F913B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>sewage sludge is processed on drying beds or in lagoons.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -3236,105 +3048,137 @@
             <w:tcW w:w="366" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43121A1B" w14:textId="76846876" w:rsidR="009D6625" w:rsidRPr="00A0149B" w:rsidRDefault="009D6625" w:rsidP="0037145F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="443"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4865" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71675F31" w14:textId="77777777" w:rsidR="009D6625" w:rsidRDefault="000A6EAF" w:rsidP="00560E41">
+          <w:p w14:paraId="71675F31" w14:textId="662D80F6" w:rsidR="009D6625" w:rsidRDefault="000A6EAF" w:rsidP="00560E41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>What is the starting point where the samples are collected?</w:t>
             </w:r>
             <w:r w:rsidRPr="000A6EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [Control of Pathogens and Vector Attraction in Sewage Sludge, EPA/625/R-92/013, (July 2003) (8.</w:t>
-[...7 lines deleted...]
-              <w:t>2</w:t>
+              <w:t xml:space="preserve"> [Control of Pathogens and Vector Attraction in Sewage Sludge, </w:t>
+            </w:r>
+            <w:r w:rsidR="004A3FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>EPA/600/R-22/194, (January 2023)</w:t>
             </w:r>
             <w:r w:rsidRPr="000A6EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00A75C67">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9.3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A6EAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>)]</w:t>
             </w:r>
             <w:r w:rsidR="00E36394" w:rsidRPr="00E36394">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [Control of Pathogens and Vector Attraction in Sewage Sludge, EPA/625/R-92/013, (July 2003) Appendix </w:t>
-[...7 lines deleted...]
-              <w:t>C</w:t>
+              <w:t xml:space="preserve"> [Control of Pathogens and Vector Attraction in Sewage Sludge, </w:t>
+            </w:r>
+            <w:r w:rsidR="004A3FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>EPA/600/R-22/194, (January 2023)</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36394" w:rsidRPr="00E36394">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Appendix </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC6049">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00E36394" w:rsidRPr="00E36394">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33B93C82" w14:textId="77777777" w:rsidR="00CF55CC" w:rsidRDefault="00CF55CC" w:rsidP="00560E41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="607C6523" w14:textId="77777777" w:rsidR="00CF55CC" w:rsidRDefault="00CF55CC" w:rsidP="00560E41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -3359,68 +3203,66 @@
               </w:rPr>
               <w:t>Answer:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FE2DF23" w14:textId="77777777" w:rsidR="009D6625" w:rsidRPr="00A0149B" w:rsidRDefault="009D6625" w:rsidP="00560E41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D972E83" w14:textId="77777777" w:rsidR="009D6625" w:rsidRPr="00A0149B" w:rsidRDefault="009D6625" w:rsidP="00560E41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4838" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="607B7B96" w14:textId="0B65ADF2" w:rsidR="009D6625" w:rsidRPr="00E36394" w:rsidRDefault="000A6EAF" w:rsidP="000A6EAF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E36394">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The starting point for measuring volatile solids in sewage sludge is at the point at which sewage sludge enters a sewage sludge treatment process</w:t>
             </w:r>
             <w:r w:rsidRPr="00E36394">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3433,74 +3275,83 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>This can be problematic for facilities in which wastewater is treated in systems like oxidation ditches or by extended aeration.</w:t>
             </w:r>
             <w:r w:rsidRPr="00E36394">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sewage sludges generated in these processes are already substantially reduced in volatile solids content by their long exposure to oxidizing conditions in the process</w:t>
             </w:r>
             <w:r w:rsidRPr="00E36394">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>. If sewage sludge removed from these processes is further treated by anaerobic or aerobic digestion to meet VAR requirements, it is unlikely that the 38% reduction required to meet Option 1 can be met. In these cases, use of Options 2, 3,</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D505BE">
+              <w:t xml:space="preserve">. If sewage sludge removed from these processes is further treated by anaerobic or aerobic digestion to meet VAR requirements, it is </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E36394">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E36394">
+              <w:lastRenderedPageBreak/>
+              <w:t>unlikely that the 38% reduction required to meet Option 1 can be met. In these cases, use of Options 2, 3,</w:t>
+            </w:r>
+            <w:r w:rsidR="00D505BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E36394">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>or 4 is more appropriate.</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
           <w:p w14:paraId="64E78886" w14:textId="77777777" w:rsidR="00D54289" w:rsidRPr="00E36394" w:rsidRDefault="00D54289" w:rsidP="000A6EAF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4BE0278A" w14:textId="2F52FFE4" w:rsidR="00D54289" w:rsidRPr="00E36394" w:rsidRDefault="00D54289" w:rsidP="000A6EAF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E36394">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -3533,211 +3384,317 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="443"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BB901D3" w14:textId="77777777" w:rsidR="0055528A" w:rsidRDefault="000A6EAF" w:rsidP="0055528A">
+          <w:p w14:paraId="3BB901D3" w14:textId="15D83078" w:rsidR="0055528A" w:rsidRDefault="000A6EAF" w:rsidP="0055528A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>What is the end point where the samples are collected?</w:t>
             </w:r>
             <w:r w:rsidRPr="000A6EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [Control of Pathogens and Vector Attraction in Sewage Sludge, EPA/625/R-92/013, (July 2003) (8.</w:t>
-[...7 lines deleted...]
-              <w:t>2</w:t>
+              <w:t xml:space="preserve"> [Control of Pathogens and Vector Attraction in Sewage Sludge, </w:t>
+            </w:r>
+            <w:r w:rsidR="004A3FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>EPA/600/R-22/194, (January 2023)</w:t>
             </w:r>
             <w:r w:rsidRPr="000A6EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00A75C67">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9.3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A6EAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>)]</w:t>
             </w:r>
             <w:r w:rsidR="00E36394" w:rsidRPr="00E36394">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [Control of Pathogens and Vector Attraction in Sewage Sludge, EPA/625/R-92/013, (July 2003) Appendix C]</w:t>
+              <w:t xml:space="preserve"> [Pathogens and Vector Attraction in Sewage Sludge, </w:t>
+            </w:r>
+            <w:r w:rsidR="004A3FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>EPA/600/R-22/194, (January 2023)</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36394" w:rsidRPr="00E36394">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Appendix </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC6049">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36394" w:rsidRPr="00E36394">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AD107A7" w14:textId="77777777" w:rsidR="007B606A" w:rsidRDefault="007B606A" w:rsidP="0055528A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3E2D45C4" w14:textId="77777777" w:rsidR="007B606A" w:rsidRDefault="007B606A" w:rsidP="0055528A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2A7CC80F" w14:textId="5081EABB" w:rsidR="007B606A" w:rsidRPr="009A79E8" w:rsidRDefault="007B606A" w:rsidP="0055528A">
+          <w:p w14:paraId="4A468F0E" w14:textId="77777777" w:rsidR="007B606A" w:rsidRDefault="007B606A" w:rsidP="0055528A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A79E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="00880C97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>nswer</w:t>
             </w:r>
             <w:r w:rsidRPr="009A79E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="2DBD2E0A" w14:textId="77777777" w:rsidR="00A77F5B" w:rsidRDefault="00A77F5B" w:rsidP="0055528A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CBB066B" w14:textId="77777777" w:rsidR="00A77F5B" w:rsidRDefault="00A77F5B" w:rsidP="0055528A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1ACA4174" w14:textId="77777777" w:rsidR="00A77F5B" w:rsidRDefault="00A77F5B" w:rsidP="0055528A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34B8C71D" w14:textId="77777777" w:rsidR="00A77F5B" w:rsidRDefault="00A77F5B" w:rsidP="0055528A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="630039A9" w14:textId="77777777" w:rsidR="00A77F5B" w:rsidRDefault="00A77F5B" w:rsidP="0055528A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A7CC80F" w14:textId="5081EABB" w:rsidR="00A77F5B" w:rsidRPr="009A79E8" w:rsidRDefault="00A77F5B" w:rsidP="0055528A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1013BEAB" w14:textId="77777777" w:rsidR="0055528A" w:rsidRPr="00A0149B" w:rsidRDefault="0055528A" w:rsidP="0055528A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60866A14" w14:textId="77777777" w:rsidR="0055528A" w:rsidRPr="00A0149B" w:rsidRDefault="0055528A" w:rsidP="0055528A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BF9C0C3" w14:textId="77777777" w:rsidR="0055528A" w:rsidRDefault="000A6EAF" w:rsidP="0055528A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A6EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The end point where volatile solids are measured to calculate volatile solids losses can be at any point in the process. Because volatile solids continue to degrade throughout sewage sludge treatment, it is recommended that samples be taken at the end point of treatment.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F300EB2" w14:textId="77777777" w:rsidR="00D54289" w:rsidRDefault="00D54289" w:rsidP="0055528A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -3779,7255 +3736,5080 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1FA077CE" w14:textId="600DE523" w:rsidR="0067614C" w:rsidRPr="0067614C" w:rsidRDefault="0067614C" w:rsidP="0055528A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0067614C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The sampling point for the “after treatment” measurement can be immediately leaving the processing unit or at the point of use or disposal, provided there has been no significant dilution downstream with inert solids.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00760896" w:rsidRPr="00A0149B" w14:paraId="36C020F3" w14:textId="77777777" w:rsidTr="00534337">
-[...168 lines deleted...]
-      <w:tr w:rsidR="00F330A6" w:rsidRPr="00A0149B" w14:paraId="307FE6B7" w14:textId="77777777" w:rsidTr="00534337">
+      <w:tr w:rsidR="00315E0E" w:rsidRPr="00A0149B" w14:paraId="254BE927" w14:textId="77777777" w:rsidTr="00534337">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58412221" w14:textId="7EF2AE14" w:rsidR="00F330A6" w:rsidRDefault="00F330A6" w:rsidP="0037145F">
+          <w:p w14:paraId="57BFD15F" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="443"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="498EEC5A" w14:textId="77777777" w:rsidR="00F330A6" w:rsidRDefault="00F330A6" w:rsidP="00F330A6">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="54D76F96" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67E0A635" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How are samples collected? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E36394">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Control of Pathogens and Vector Attraction in Sewage Sludge, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>EPA/600/R-22/194, (January 2023)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E36394">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Appendix </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E36394">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30551B7E" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C0C7B40" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00B0073A" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F330A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00B0073A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>What amount of biosolids were used or disposed in the previous year? [Control of Pathogens and Vector Attraction in Sewage Sludge, EPA/625/R-92/013, (July 2003) (9.5)]</w:t>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-            <w:pPr>
+              <w:t>nswer</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0073A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...24 lines deleted...]
-                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4253ACBE" w14:textId="77777777" w:rsidR="00F330A6" w:rsidRDefault="00F330A6" w:rsidP="00F330A6">
-[...23 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="15E13539" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BC37F8E" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16015F1A" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DAA2D4E" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74D011CF" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54D4DE3F" w14:textId="77777777" w:rsidR="00F330A6" w:rsidRDefault="00F330A6" w:rsidP="00157C6C">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="6D482C68" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-                <w:b/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04DC7584" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1894F371" w14:textId="47E5ABCE" w:rsidR="00315E0E" w:rsidRPr="000A6EAF" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C26E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The principal cause of error is poor sampling. Samples should be representative, covering the entire charging and withdrawal periods. Averages should cover extended periods of time during which changes in process conditions are minimal.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A6EAF" w:rsidRPr="00A0149B" w14:paraId="69C28DC2" w14:textId="77777777" w:rsidTr="00534337">
+      <w:tr w:rsidR="00315E0E" w:rsidRPr="00A0149B" w14:paraId="4F79AF52" w14:textId="77777777" w:rsidTr="00534337">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F8A50A2" w14:textId="616F1E85" w:rsidR="000A6EAF" w:rsidRPr="000A6EAF" w:rsidRDefault="000A6EAF" w:rsidP="0037145F">
+          <w:p w14:paraId="67195385" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="443"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EEFFBB2" w14:textId="703E4E77" w:rsidR="000A6EAF" w:rsidRDefault="000A6EAF" w:rsidP="000A6EAF">
-            <w:pPr>
+          <w:p w14:paraId="50FCD640" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>What type of container is used to collect samples?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E36394">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="000A6EAF">
+              <w:t xml:space="preserve"> Control of Pathogens and Vector Attraction in Sewage Sludge, </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>What is the lab’s sampling frequency?</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E36394" w:rsidRPr="00E36394">
+              <w:t>EPA/600/R-22/194, (January 2023)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E36394">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FC2E34">
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">15A NCAC 02T .1111 (c) and </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E36394" w:rsidRPr="00E36394">
+              <w:t>10.5)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E36394">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Control of Pathogens and Vector Attraction in Sewage Sludge, EPA/625/R-92/013, (July 2003) (</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EB43BFB" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="336DC0C9" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00214C38" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>9.5</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00214C38">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>)]</w:t>
-[...47 lines deleted...]
-            </w:r>
+              <w:t>Answer:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1489A621" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51A5FF30" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06809C5A" w14:textId="77777777" w:rsidR="000A6EAF" w:rsidRPr="000A6EAF" w:rsidRDefault="000A6EAF" w:rsidP="000A6EAF">
-[...3 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="683BC786" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:bCs/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58625FE1" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...65 lines deleted...]
-              </w:pict>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="510532C6" w14:textId="7FB701EC" w:rsidR="00315E0E" w:rsidRPr="000A6EAF" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E954D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sampling containers may be made of glass or plastic that </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E954D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>does</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E954D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not contain a plasticizer (Teflon, polypropylene, and polyethylene are acceptable). Pre-sterilized bags are especially useful for thick sewage sludges and free-flowing solids. Stainless steel containers are acceptable, but steel or zinc coated steel vessels are not appropriate.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00251856" w:rsidRPr="00A0149B" w14:paraId="5041642A" w14:textId="77777777" w:rsidTr="00534337">
+      <w:tr w:rsidR="00315E0E" w:rsidRPr="00A0149B" w14:paraId="7D9238F5" w14:textId="77777777" w:rsidTr="00534337">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4124C4BA" w14:textId="6DA42A3F" w:rsidR="00C26E38" w:rsidRDefault="00C26E38" w:rsidP="0037145F">
+          <w:p w14:paraId="6BCD53E1" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="443"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="194B1782" w14:textId="40598F07" w:rsidR="00B85455" w:rsidRDefault="00B85455" w:rsidP="00EF468B">
-[...42 lines deleted...]
-          <w:p w14:paraId="6B8D2A69" w14:textId="3502871E" w:rsidR="00B85455" w:rsidRPr="00B0073A" w:rsidRDefault="00B85455" w:rsidP="00EF468B">
+          <w:p w14:paraId="2AD1B4F2" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>How is the sample homogenized?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00346B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [SM 2540 G-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2020</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00346B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (3) (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003660F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00346B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2) (a) and (b)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00346B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A176548" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E954BED" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00B0073A" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0073A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidR="00A117D6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>nswer</w:t>
             </w:r>
             <w:r w:rsidRPr="00B0073A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68A60528" w14:textId="77777777" w:rsidR="00B85455" w:rsidRDefault="00B85455" w:rsidP="00EF468B">
-[...35 lines deleted...]
-          <w:p w14:paraId="3A9BE744" w14:textId="6B527D4E" w:rsidR="00B85455" w:rsidRDefault="00B85455" w:rsidP="00EF468B">
+          <w:p w14:paraId="408EBBF5" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42EE437B" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41571C26" w14:textId="77777777" w:rsidR="00A77F5B" w:rsidRDefault="00A77F5B" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48423CA3" w14:textId="77777777" w:rsidR="00A77F5B" w:rsidRDefault="00A77F5B" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7002EB33" w14:textId="77777777" w:rsidR="00A77F5B" w:rsidRDefault="00A77F5B" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F17C730" w14:textId="77777777" w:rsidR="00A77F5B" w:rsidRDefault="00A77F5B" w:rsidP="00315E0E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A03F16D" w14:textId="77777777" w:rsidR="00C26E38" w:rsidRPr="00A0149B" w:rsidRDefault="00C26E38" w:rsidP="00EF468B">
+          <w:p w14:paraId="0E415E5F" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CCE257F" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ECD7F65" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fluid samples: If sample contains enough moisture to flow readily, then stir or shake to homogenize</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C9D13EA" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6111EA1F" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Solid samples: If sample consists of discrete pieces of solid material (e.g., dewatered sludge) then take care to obtain a representative sample whose particle size will not impede drying…</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B8161D1" w14:textId="074F99AE" w:rsidR="00315E0E" w:rsidRPr="000A6EAF" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manually process samples as quickly as possible to prevent moisture loss. Processing via mechanical grinding is not recommended because moisture levels could drop during processing. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00315E0E" w:rsidRPr="00A0149B" w14:paraId="36C020F3" w14:textId="77777777" w:rsidTr="00534337">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="22" w:type="dxa"/>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA0488C" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4865" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C0C12A7" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00560E41" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00560E41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>PROCEDURE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00560E41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ample Analysis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66346ACE" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>LAB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03F24E63" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>SOP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01B5CE83" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00560E41" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00560E41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>EXPLANATION</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00315E0E" w:rsidRPr="00A0149B" w14:paraId="76EB0AFB" w14:textId="77777777" w:rsidTr="00534337">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="22" w:type="dxa"/>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="366" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73E40BA8" w14:textId="0E77E01A" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="443"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4865" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EA0135C" w14:textId="1F040A71" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00346B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>25 to 50 g</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>rams</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00346B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00346B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>homogenize</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>d sample</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00346B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00346B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00346B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prepared evaporating dish and weigh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ed?</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00346B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[SM 2540 G-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2020</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00346B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (3) (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007651BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00346B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2) (a) and (b)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00346B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E13767B" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BB52028" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33199161" w14:textId="441DD427" w:rsidR="00315E0E" w:rsidRPr="0045081C" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00315E0E" w:rsidRPr="00A0149B" w14:paraId="7A1479B7" w14:textId="77777777" w:rsidTr="00534337">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="22" w:type="dxa"/>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="366" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03D14218" w14:textId="27DCED62" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="443"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4865" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DE13736" w14:textId="6D880A6B" w:rsidR="00315E0E" w:rsidRPr="00A20A2C" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Are fluid samples e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00346B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>vaporate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00346B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to dryness </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and then dried in an oven</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00346B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at 103 to 105°C for </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>≥</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00346B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1 h</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>our?</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[SM 2540 G</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-2020</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (3) (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>) (2) (a)]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="140FD7B4" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ED2DA00" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A020206" w14:textId="2B1BCE0D" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00346B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evaporate to dryness on a water bath, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">on a hot plate or block, or in a drying oven, then dry the evaporated sample at </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00346B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">103 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00346B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">105°C for </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">≥ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00346B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1 h</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00315E0E" w:rsidRPr="00A0149B" w14:paraId="5B4619F4" w14:textId="77777777" w:rsidTr="00534337">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="22" w:type="dxa"/>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="366" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60667234" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="443"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4865" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55382B47" w14:textId="7A11F607" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are solid samples placed in a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00346B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">103 to 105°C </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">oven </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00346B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">for </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>≥</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00346B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1 h</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">our? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00346B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[SM 2540 G</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-2020</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00346B24" w:rsidDel="00AD7FD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00346B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(3) (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007651BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00346B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2) (b)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00346B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66E11C55" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6508C50A" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C7BFA82" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00346B24" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00315E0E" w:rsidRPr="00A0149B" w14:paraId="3FD0C0CC" w14:textId="77777777" w:rsidTr="00534337">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="22" w:type="dxa"/>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="366" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E8E6401" w14:textId="618B9B52" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="443"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4865" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="379F6463" w14:textId="6E4EDE11" w:rsidR="00315E0E" w:rsidRPr="00A20A2C" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6ABF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are samples </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>cool</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ambient</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> temperature in a desiccator, and weigh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ed?</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[SM 2540 G</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-2020</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (3) (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007651BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>) (2) (a)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and (b)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78DB04B3" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="055045F6" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73989673" w14:textId="64BC8ACF" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00346B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cool to </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ambient </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00346B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>temperature in a desiccator,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00346B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and weigh. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00315E0E" w:rsidRPr="00A0149B" w14:paraId="79A38CCD" w14:textId="77777777" w:rsidTr="00534337">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="22" w:type="dxa"/>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="366" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4681383D" w14:textId="43D28702" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="443"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4865" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="665745BD" w14:textId="2F7B4B33" w:rsidR="00315E0E" w:rsidRPr="00A20A2C" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">heating, cooling, desiccating, and weighing procedure </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">repeated </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">until the weight change is </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>&lt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>50 mg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[SM 2540 G</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-2020</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00060D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(3) (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007651BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00060D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>) (2) (a)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and (b)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00060D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D1B4BBC" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B355099" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54AFDC4E" w14:textId="2025D823" w:rsidR="00315E0E" w:rsidRPr="00CA4F9D" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E63E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Repeat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cycle (drying</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>, cooling, desiccating, and weighing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> until the weight change is </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>&lt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>50 mg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00315E0E" w:rsidRPr="00A0149B" w14:paraId="50A9D149" w14:textId="77777777" w:rsidTr="00534337">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="22" w:type="dxa"/>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="366" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="125D86F7" w14:textId="7E9238FB" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="443"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4865" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="290F7A30" w14:textId="2C211D7A" w:rsidR="00315E0E" w:rsidRPr="00060D1A" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00060D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is the dried residue transferred to a cool muffle furnace, and then ignited at 550°C </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>±50</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000004C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">°C </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00060D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ≥</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00060D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1 hour? [SM 2540 G</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-2020</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00060D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (3) (b)]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51CF4FB7" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1931F5E0" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB25669" w14:textId="164D7794" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E63E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fixed and volatile solids:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Transfer the dried residue </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>to a cool muffle furnace, heat furnace to 550°C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ±50</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000004C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>°C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>, and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the allow </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ignit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ion to occur</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ≥</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1 h.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00315E0E" w:rsidRPr="00A0149B" w14:paraId="2BA67672" w14:textId="77777777" w:rsidTr="00534337">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="22" w:type="dxa"/>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="366" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DCEC0E0" w14:textId="4AA0EC8B" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="443"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4865" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FCA25AC" w14:textId="5958A034" w:rsidR="00315E0E" w:rsidRPr="00060D1A" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00060D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are samples cooled to </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ambient</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00060D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> temperature in a desiccator, and weighed?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00060D1A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00060D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[SM 2540 G</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-2020</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00060D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (3) (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00060D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2913F839" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E267A25" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2528DCAC" w14:textId="7FFB1528" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089744B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cool in desiccator</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0089744B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ambient</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0089744B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> temperature and weigh. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00315E0E" w:rsidRPr="00A0149B" w14:paraId="688DFF3F" w14:textId="77777777" w:rsidTr="00534337">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="22" w:type="dxa"/>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="366" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C1AC397" w14:textId="1A9F77FA" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="443"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4865" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19CE38F9" w14:textId="371D45ED" w:rsidR="00315E0E" w:rsidRPr="00A20A2C" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Are</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE6ABF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">igniting, cooling, desiccating and weighing steps </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">repeated </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE6ABF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">until the weight change is </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>&lt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE6ABF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>50 mg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE6ABF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[SM 2540 G</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-2020</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE6ABF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (3) (b)]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="176C5604" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="322C9BB7" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="745E8129" w14:textId="39877EB6" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E63E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Repeat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cycle (igniting</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>, cooling, desiccating, and weighing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> until the weight change is </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>&lt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>50 mg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00315E0E" w:rsidRPr="00A0149B" w14:paraId="50249FC3" w14:textId="77777777" w:rsidTr="00AD7FD5">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="22" w:type="dxa"/>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="366" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A860FBF" w14:textId="72CA5F60" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="443"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4865" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FFFBC1A" w14:textId="4613DD84" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How are </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>percent</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> volatile solids calculated? [SM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C4962">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2540 G</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-2020</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C4962">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4)] </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CEA6489" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="285C3E6E" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Answer:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="404BEF7E" w14:textId="77777777" w:rsidR="00A77F5B" w:rsidRDefault="00A77F5B" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57785534" w14:textId="77777777" w:rsidR="00A77F5B" w:rsidRDefault="00A77F5B" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C1E1C2F" w14:textId="77777777" w:rsidR="00A77F5B" w:rsidRDefault="00A77F5B" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59F742B0" w14:textId="77777777" w:rsidR="00A77F5B" w:rsidRDefault="00A77F5B" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7416CF86" w14:textId="4C180808" w:rsidR="00A77F5B" w:rsidRPr="008361A6" w:rsidRDefault="00A77F5B" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A245047" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E286C5D" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37FAB39E" w14:textId="310950B4" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>This equation is simpilified from SM to determine percent volatile solids in the decimal form.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33EDA9C2" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D99D1E7" w14:textId="569BD956" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Percent volatile solids (in decimal form) = </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>A – C</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30CAB6C4" w14:textId="2F87B844" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                   A – B  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DC5EA3B" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Where </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A238863" w14:textId="257DFFAA" w:rsidR="00315E0E" w:rsidRPr="00E41A13" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A = weight of dish + dried residue in milligrams</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E06528E" w14:textId="06A7B1A0" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>B = weight of dish in milligrams</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="011521A2" w14:textId="02438FFA" w:rsidR="00315E0E" w:rsidRPr="00BE6ABF" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>C = weight of residue + dish after ignition in milligrams</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00315E0E" w:rsidRPr="00A0149B" w14:paraId="3D39485E" w14:textId="77777777" w:rsidTr="00534337">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="22" w:type="dxa"/>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="366" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2811DCB9" w14:textId="58B9D07F" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="443"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4865" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77FC0D8A" w14:textId="797F3926" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the fractional volatile solids reduction calculated? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0076472A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Control of Pathogens and Vector Attraction in Sewage Sludge, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>EPA/600/R-22/194, (January 2023)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0076472A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Appendix </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0076472A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71B4F67D" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60353A19" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Answer:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D329F71" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53F5C469" w14:textId="77777777" w:rsidR="009B2107" w:rsidRDefault="009B2107" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4743AA37" w14:textId="140D6054" w:rsidR="009B2107" w:rsidRPr="00903E43" w:rsidRDefault="009B2107" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09E5CB10" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FABD870" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54585CB8" w14:textId="35095F8A" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The following equation appears on the NC Operator’s Exam formulas page as a version of the Van Kleeck formula.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51D28C79" w14:textId="76A8BA19" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77B5D7DA" w14:textId="0C3971E2" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F4CBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">% Volatile Solids Destroyed in a digester: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="614ECB57" w14:textId="499BE2C3" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E260EA2" w14:textId="18929901" w:rsidR="00315E0E" w:rsidRPr="00BF1579" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">% reduction = </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>(in) – (out)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      *100</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BC9D259" w14:textId="41792015" w:rsidR="00315E0E" w:rsidRPr="00BF1579" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                     (in) – (in * out)   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43BC2C81" w14:textId="176FDF3B" w:rsidR="00315E0E" w:rsidRPr="0076472A" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00315E0E" w:rsidRPr="00A0149B" w14:paraId="0A580966" w14:textId="77777777" w:rsidTr="00534337">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="366" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43276A78" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="443"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4865" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A2C6884" w14:textId="65B0567B" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Is the calculated fractional volatile solids reduction result at least 38%? [15A NCAC 02T .1107 (a) (1)</w:t>
+            </w:r>
+            <w:r w:rsidR="00B04CE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidR="00B04CE2" w:rsidRPr="00E36394">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Control of Pathogens and Vector Attraction in Sewage Sludge, </w:t>
+            </w:r>
+            <w:r w:rsidR="00B04CE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>EPA/600/R-22/194, (January 2023)</w:t>
+            </w:r>
+            <w:r w:rsidR="00B04CE2" w:rsidRPr="00E36394">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="0061385D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9.3</w:t>
+            </w:r>
+            <w:r w:rsidR="00B04CE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">] </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74B27182" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB97518" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4860" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71CE1712" w14:textId="2BC48588" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The mass of the volatile solids in the biological residuals shall be reduced by a minimum of 38 percent between the time that the biological residuals enter the digestion process and the time it is land applied.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00315E0E" w:rsidRPr="00A0149B" w14:paraId="700B6505" w14:textId="77777777" w:rsidTr="00534337">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="22" w:type="dxa"/>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="366" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="599A10F1" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="008C0C53" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4865" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0688E2BE" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00560E41" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00560E41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QUALITY </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ASSURANCE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C6F49CC" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>LAB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="646EE87B" w14:textId="74B8212B" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>SOP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4838" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD99A91" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00560E41" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00560E41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>EXPLANATION</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00315E0E" w:rsidRPr="00A0149B" w14:paraId="5F072878" w14:textId="77777777" w:rsidTr="00A14A8A">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="22" w:type="dxa"/>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="002F6170" w14:textId="6B808442" w:rsidR="00315E0E" w:rsidRPr="008C0C53" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="443"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4865" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B9B977" w14:textId="66A87CDD" w:rsidR="00315E0E" w:rsidRPr="00723080" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00723080">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>re duplicates analyzed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at a frequency of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>≥5% of a batch of ≤20 samples each day</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00723080">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[SM 2540 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A-2020</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63E7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="540CD16A" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54518E48" w14:textId="77777777" w:rsidR="00C26E38" w:rsidRPr="00A0149B" w:rsidRDefault="00C26E38" w:rsidP="00EF468B">
+          <w:p w14:paraId="0ACAA6CE" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...16 lines deleted...]
-              <w:t>The principal cause of error is poor sampling. Samples should be representative, covering the entire charging and withdrawal periods. Averages should cover extended periods of time during which changes in process conditions are minimal.</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B6DD167" w14:textId="3665560A" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyze ≥5% of all samples in duplicate or at least one duplicate sample with each batch of ≤20 samples. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00251856" w:rsidRPr="00A0149B" w14:paraId="6FCE5C78" w14:textId="77777777" w:rsidTr="00534337">
+      <w:tr w:rsidR="00315E0E" w:rsidRPr="00A0149B" w14:paraId="75FC6052" w14:textId="77777777" w:rsidTr="00534337">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E2FF535" w14:textId="6D8646BC" w:rsidR="00B85455" w:rsidRDefault="00B85455" w:rsidP="0037145F">
+          <w:p w14:paraId="6CD8BCB6" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="008C0C53" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="443"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72F4B758" w14:textId="46EC76DD" w:rsidR="00B85455" w:rsidRDefault="00B85455" w:rsidP="00EF468B">
-[...109 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="66EE72B3" w14:textId="6B51CD00" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C4962">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C4962">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the acceptance criteri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C4962">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for duplicates? [15A NCAC </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C4962">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2H .0805 (a) (7) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(A)]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64B33B94" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51CC7146" w14:textId="4B0194F3" w:rsidR="00315E0E" w:rsidRPr="008C4962" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="36"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080367D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...19 lines deleted...]
-                <w:bCs/>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-          </w:p>
-[...16 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B9C652C" w14:textId="77777777" w:rsidR="00B85455" w:rsidRPr="00A0149B" w:rsidRDefault="00B85455" w:rsidP="00EF468B">
+          <w:p w14:paraId="2B227EA5" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09E211BE" w14:textId="77777777" w:rsidR="00B85455" w:rsidRPr="00A0149B" w:rsidRDefault="00B85455" w:rsidP="00EF468B">
+          <w:p w14:paraId="65614F37" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">Manually process samples as quickly as possible to prevent moisture loss. Processing via mechanical grinding is not recommended because moisture levels could drop during processing. </w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72EDB1DA" w14:textId="10A2B19D" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SM 2540 A-2020 (5) states: Typically, the relative percent difference (RPD) of duplicates should not exceed 10%, but RPDs may vary considerably due to sample matrix and concentration. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E12B0DA" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6128D190" w14:textId="23CCF4E1" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>This is not required, and the acceptance criterion is to be set by the laboratory.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00251856" w:rsidRPr="00A0149B" w14:paraId="76EB0AFB" w14:textId="77777777" w:rsidTr="00534337">
+      <w:tr w:rsidR="00315E0E" w:rsidRPr="00A0149B" w14:paraId="20FCD86C" w14:textId="77777777" w:rsidTr="00534337">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="366" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="73E40BA8" w14:textId="0E77E01A" w:rsidR="00346B24" w:rsidRDefault="00346B24" w:rsidP="0037145F">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30A86B72" w14:textId="3C5EB5F0" w:rsidR="00315E0E" w:rsidRPr="008C0C53" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="443"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4865" w:type="dxa"/>
-            <w:tcBorders>
-[...40 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="1C376898" w14:textId="468F0558" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>What corrective action does the laboratory take if the duplicate samples results are outside of established control limits? [15A NCAC 02H .0805 (a) (7) (B)]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63F386E0" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F6B6C54" w14:textId="1A03D93A" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080367D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>nswer</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080367D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="256454C6" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="482EC4D0" w14:textId="598383CE" w:rsidR="00315E0E" w:rsidRPr="007B606A" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45413595" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71B15CAF" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4838" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C3D9152" w14:textId="350493AE" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010689D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>If quality control results fall outside established limits or show an analytical problem, the laboratory shall identify the Root Cause of the failure. The problem shall be resolved through corrective action, the corrective action process documented, and any samples involved shall be reanalyzed, if possible.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00315E0E" w:rsidRPr="00A0149B" w14:paraId="2FD9865D" w14:textId="77777777" w:rsidTr="00534337">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="366" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37A3E4C2" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="008C0C53" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="443"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4865" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="258BC171" w14:textId="61F98E88" w:rsidR="00315E0E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="915"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Is the data qualified on the EPA Biosolids Annual Report (NPDES Form 6100-035) or client report if Quality Control (QC) requirements are not met?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...145 lines deleted...]
-              <w:t>]</w:t>
+            <w:r w:rsidRPr="00C95856">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[15A NCAC </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C95856">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2H .0805 (a) (7) (B)]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E13767B" w14:textId="77777777" w:rsidR="00346B24" w:rsidRPr="00A0149B" w:rsidRDefault="00346B24" w:rsidP="00346B24">
-            <w:pPr>
+          <w:p w14:paraId="7D88D328" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BB52028" w14:textId="77777777" w:rsidR="00346B24" w:rsidRPr="00A0149B" w:rsidRDefault="00346B24" w:rsidP="00346B24">
-[...2889 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="05198DD6" w14:textId="77777777" w:rsidR="00315E0E" w:rsidRPr="00A0149B" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...2787 lines deleted...]
-          <w:p w14:paraId="4062F839" w14:textId="1E7677D3" w:rsidR="005022B5" w:rsidRPr="009C092E" w:rsidRDefault="00A5057C" w:rsidP="00BE09D6">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4062F839" w14:textId="1E7677D3" w:rsidR="00315E0E" w:rsidRPr="009C092E" w:rsidRDefault="00315E0E" w:rsidP="00315E0E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F092D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If quality control results fall outside established limits or show an analytical problem, the laboratory shall identify the Root Cause of the failure. The problem shall be resolved through corrective action, the corrective action process documented, and any samples involved shall be reanalyzed, if possible. If the sample cannot be reanalyzed, or if the quality control results continue to fall outside established limits or show an analytical problem, the results shall be qualified as such.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7527A097" w14:textId="77777777" w:rsidR="00C37462" w:rsidRDefault="00C37462">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
@@ -11129,106 +8911,495 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>___________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13641FF6" w14:textId="77777777" w:rsidR="00C37462" w:rsidRDefault="00C37462">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>___________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="032ACAC8" w14:textId="77777777" w:rsidR="00C37462" w:rsidRDefault="00C37462">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>___________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BB206CB" w14:textId="77777777" w:rsidR="00C37462" w:rsidRDefault="00C37462">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>___________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="216C987C" w14:textId="77777777" w:rsidR="003F11E2" w:rsidRDefault="003F11E2" w:rsidP="003F11E2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E22920E" w14:textId="77777777" w:rsidR="003F11E2" w:rsidRDefault="003F11E2" w:rsidP="003F11E2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F4A0816" w14:textId="77777777" w:rsidR="003F11E2" w:rsidRDefault="003F11E2" w:rsidP="003F11E2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06252E81" w14:textId="77777777" w:rsidR="003F11E2" w:rsidRDefault="003F11E2" w:rsidP="003F11E2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B75BDBD" w14:textId="77777777" w:rsidR="003F11E2" w:rsidRDefault="003F11E2" w:rsidP="003F11E2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EFCE250" w14:textId="77777777" w:rsidR="003F11E2" w:rsidRDefault="003F11E2" w:rsidP="003F11E2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5682EB0E" w14:textId="77777777" w:rsidR="003F11E2" w:rsidRDefault="003F11E2" w:rsidP="003F11E2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77DA9C63" w14:textId="77777777" w:rsidR="003F11E2" w:rsidRDefault="003F11E2" w:rsidP="003F11E2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18AE8684" w14:textId="77777777" w:rsidR="003F11E2" w:rsidRDefault="003F11E2" w:rsidP="003F11E2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A6B35DD" w14:textId="77777777" w:rsidR="003F11E2" w:rsidRDefault="003F11E2" w:rsidP="003F11E2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DFE5D29" w14:textId="77777777" w:rsidR="003F11E2" w:rsidRDefault="003F11E2" w:rsidP="003F11E2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2248F418" w14:textId="77777777" w:rsidR="003F11E2" w:rsidRDefault="003F11E2" w:rsidP="003F11E2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C8FC7B" w14:textId="77777777" w:rsidR="003F11E2" w:rsidRDefault="003F11E2" w:rsidP="003F11E2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="308AEAA1" w14:textId="77777777" w:rsidR="003F11E2" w:rsidRDefault="003F11E2" w:rsidP="003F11E2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68493C8E" w14:textId="77777777" w:rsidR="003F11E2" w:rsidRDefault="003F11E2" w:rsidP="003F11E2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA4FD3C" w14:textId="77777777" w:rsidR="003F11E2" w:rsidRDefault="003F11E2" w:rsidP="003F11E2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4093C4FB" w14:textId="77777777" w:rsidR="003F11E2" w:rsidRDefault="003F11E2" w:rsidP="003F11E2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF8B762" w14:textId="77777777" w:rsidR="003F11E2" w:rsidRDefault="003F11E2" w:rsidP="003F11E2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03A02184" w14:textId="77777777" w:rsidR="003F11E2" w:rsidRDefault="003F11E2" w:rsidP="003F11E2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3132829F" w14:textId="77777777" w:rsidR="003F11E2" w:rsidRDefault="003F11E2" w:rsidP="003F11E2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C9D40B" w14:textId="77777777" w:rsidR="003F11E2" w:rsidRDefault="003F11E2" w:rsidP="003F11E2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E35F7C9" w14:textId="77777777" w:rsidR="003F11E2" w:rsidRDefault="003F11E2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="17BB4CB4" w14:textId="77777777" w:rsidR="00560E41" w:rsidRDefault="00560E41">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="077A4D4A" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00351E5A" w:rsidRDefault="00C37462">
+    <w:p w14:paraId="077A4D4A" w14:textId="77777777" w:rsidR="00C37462" w:rsidRDefault="00C37462">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0149B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>nspector: ______________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Date:</w:t>
@@ -11251,269 +9422,724 @@
       </w:r>
       <w:r w:rsidRPr="00A0149B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>___________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0149B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="NeutralizeTRC"/>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkStart w:id="0" w:name="NeutralizeTRC"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="00C37462" w:rsidRPr="00351E5A" w:rsidSect="0067614C">
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:p w14:paraId="323E6B31" w14:textId="77777777" w:rsidR="003C7EEC" w:rsidRDefault="003C7EEC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="034BE9FE" w14:textId="77777777" w:rsidR="003C7EEC" w:rsidRPr="00EE7FAD" w:rsidRDefault="003C7EEC" w:rsidP="003C7EEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table 10.2 </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8995" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5485"/>
+        <w:gridCol w:w="3510"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CE69DB" w:rsidRPr="00B65E5F" w14:paraId="373538AF" w14:textId="77777777" w:rsidTr="00A43D64">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5485" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="125C7929" w14:textId="77777777" w:rsidR="003C7EEC" w:rsidRPr="00EE7FAD" w:rsidRDefault="003C7EEC" w:rsidP="002C5509">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE7FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Amount of Biosolids</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE7FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE7FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (metric tons dry solids per 365-day period)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00A0E31B" w14:textId="77777777" w:rsidR="003C7EEC" w:rsidRPr="00EE7FAD" w:rsidRDefault="003C7EEC" w:rsidP="002C5509">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE7FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Minimum Frequency</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE69DB" w:rsidRPr="00B65E5F" w14:paraId="120D25BB" w14:textId="77777777" w:rsidTr="00A43D64">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5485" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FCC5C0F" w14:textId="77777777" w:rsidR="003C7EEC" w:rsidRPr="00EE7FAD" w:rsidRDefault="003C7EEC" w:rsidP="002C5509">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE7FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Greater than zero but less than 290</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE7FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DF45928" w14:textId="77777777" w:rsidR="003C7EEC" w:rsidRPr="00EE7FAD" w:rsidRDefault="003C7EEC" w:rsidP="002C5509">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE7FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Once per year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE69DB" w:rsidRPr="00B65E5F" w14:paraId="04C661C7" w14:textId="77777777" w:rsidTr="00A43D64">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5485" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D6D3461" w14:textId="77777777" w:rsidR="003C7EEC" w:rsidRPr="00EE7FAD" w:rsidRDefault="003C7EEC" w:rsidP="002C5509">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE7FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Equal to or greater than 290 but less than 1,500</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE7FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="017F1E9F" w14:textId="77777777" w:rsidR="003C7EEC" w:rsidRPr="00EE7FAD" w:rsidRDefault="003C7EEC" w:rsidP="002C5509">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE7FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Once per quarter (four times per year)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE69DB" w:rsidRPr="00B65E5F" w14:paraId="61C924F2" w14:textId="77777777" w:rsidTr="00A43D64">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5485" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49A1C29F" w14:textId="77777777" w:rsidR="003C7EEC" w:rsidRPr="00EE7FAD" w:rsidRDefault="003C7EEC" w:rsidP="002C5509">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE7FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Equal to or greater than 1,500 but less than 15,000</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE7FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DB41CFE" w14:textId="77777777" w:rsidR="003C7EEC" w:rsidRPr="00EE7FAD" w:rsidRDefault="003C7EEC" w:rsidP="002C5509">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE7FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Once per 60 days (six times per year)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE69DB" w:rsidRPr="00B65E5F" w14:paraId="7B4E5A63" w14:textId="77777777" w:rsidTr="00A43D64">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5485" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C9B4E99" w14:textId="77777777" w:rsidR="003C7EEC" w:rsidRPr="00EE7FAD" w:rsidRDefault="003C7EEC" w:rsidP="002C5509">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE7FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Equal to or greater than 15,000</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE7FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D2338FE" w14:textId="77777777" w:rsidR="003C7EEC" w:rsidRPr="00EE7FAD" w:rsidRDefault="003C7EEC" w:rsidP="002C5509">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE7FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Once per month (12 times per year)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="07EE7A62" w14:textId="77777777" w:rsidR="003C7EEC" w:rsidRDefault="003C7EEC" w:rsidP="003C7EEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE7FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE7FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Either the amount of bulk biosolids applied to the land, or the amount of sewage sludge received by a person who prepares biosolids that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE7FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE7FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sold or given away in a bag or other container for application to the land (dry weight basis), or the amount of biosolids (excluding domestic septage) placed on a surface disposal site.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CCD205" w14:textId="62D9C329" w:rsidR="003C7EEC" w:rsidRPr="00351E5A" w:rsidRDefault="003C7EEC" w:rsidP="003C7EEC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF3E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F287C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>290 metric tons = 320 tons (approximately 0.9 tons/day for a year) 1,500 metric tons = 1,653 tons (approximately 4.5 tons/day for a year) 15,000 metric tons = 16,534 tons (approximately 45 tons/day for a year)</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="003C7EEC" w:rsidRPr="00351E5A" w:rsidSect="00030664">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="576" w:right="576" w:bottom="576" w:left="576" w:header="288" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D67064A" w14:textId="77777777" w:rsidR="0067795B" w:rsidRDefault="0067795B">
+    <w:p w14:paraId="3A926788" w14:textId="77777777" w:rsidR="00577E5B" w:rsidRDefault="00577E5B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CB8D451" w14:textId="77777777" w:rsidR="0067795B" w:rsidRDefault="0067795B">
+    <w:p w14:paraId="51B7873F" w14:textId="77777777" w:rsidR="00577E5B" w:rsidRDefault="00577E5B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="530885A8" w14:textId="77777777" w:rsidR="0067795B" w:rsidRDefault="0067795B"/>
+    <w:p w14:paraId="2377416F" w14:textId="77777777" w:rsidR="00577E5B" w:rsidRDefault="00577E5B"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier 10cpi">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="48831B21" w14:textId="6FAC9766" w:rsidR="009A79E8" w:rsidRPr="0067614C" w:rsidRDefault="009A79E8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="48831B21" w14:textId="22CA24C1" w:rsidR="009A79E8" w:rsidRPr="009043EC" w:rsidRDefault="009A79E8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="009043EC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Rev</w:t>
+      <w:t>Re</w:t>
     </w:r>
-    <w:r w:rsidR="009C58DE">
+    <w:r w:rsidR="003005D6" w:rsidRPr="009043EC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-      <w:t>/2022</w:t>
+      <w:t>vised 2/25/2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="75B29105" w14:textId="77777777" w:rsidR="009A79E8" w:rsidRPr="00B8487A" w:rsidRDefault="009A79E8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="75B29105" w14:textId="7606162A" w:rsidR="009A79E8" w:rsidRPr="00B8487A" w:rsidRDefault="009043EC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>5/22/2018</w:t>
+      <w:t xml:space="preserve">Revised </w:t>
+    </w:r>
+    <w:r w:rsidR="009C665A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>02/25/2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EDA52DF" w14:textId="77777777" w:rsidR="0067795B" w:rsidRDefault="0067795B">
+    <w:p w14:paraId="354B5F4A" w14:textId="77777777" w:rsidR="00577E5B" w:rsidRDefault="00577E5B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30FCBC5E" w14:textId="77777777" w:rsidR="0067795B" w:rsidRDefault="0067795B">
+    <w:p w14:paraId="5F3E4CB4" w14:textId="77777777" w:rsidR="00577E5B" w:rsidRDefault="00577E5B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="40A65924" w14:textId="77777777" w:rsidR="0067795B" w:rsidRDefault="0067795B"/>
+    <w:p w14:paraId="5FDE8E53" w14:textId="77777777" w:rsidR="00577E5B" w:rsidRDefault="00577E5B"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="13480336" w14:textId="72B16277" w:rsidR="009A79E8" w:rsidRPr="0058752C" w:rsidRDefault="009A79E8" w:rsidP="0037145F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="13480336" w14:textId="7B519C8F" w:rsidR="009A79E8" w:rsidRPr="0058752C" w:rsidRDefault="009A79E8" w:rsidP="0095294A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:jc w:val="right"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4320"/>
+        <w:tab w:val="clear" w:pos="8640"/>
+        <w:tab w:val="right" w:pos="11160"/>
+      </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">VAR Option:1 </w:t>
+      <w:t>VAR Option:1</w:t>
+    </w:r>
+    <w:r w:rsidR="0095294A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="0058752C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="0058752C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0058752C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
@@ -11524,52 +10150,70 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="0058752C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3E315C78" w14:textId="03498DD1" w:rsidR="00030664" w:rsidRPr="00030664" w:rsidRDefault="00030664" w:rsidP="00030664">
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>NC DEQ/DWR WASTEWATER/GROUNDWATER LABORATORY CERTIFICATION BRANCH</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1701374A"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A746B6A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21156698"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3086350"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11975,700 +10619,979 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="660932425">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1096511310">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1428647959">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="326635644">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1837305467">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:trackRevisions/>
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2066"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useWord2002TableStyleRules/>
-    <w:growAutofit/>
     <w:useFELayout/>
-    <w:useNormalStyleForList/>
-[...15 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B666B8"/>
     <w:rsid w:val="000004C7"/>
     <w:rsid w:val="000065D5"/>
+    <w:rsid w:val="00006BF8"/>
+    <w:rsid w:val="00010301"/>
     <w:rsid w:val="00011A31"/>
+    <w:rsid w:val="000171B6"/>
     <w:rsid w:val="000203DE"/>
     <w:rsid w:val="0002142D"/>
     <w:rsid w:val="00026092"/>
+    <w:rsid w:val="00030664"/>
     <w:rsid w:val="00032566"/>
     <w:rsid w:val="00032A25"/>
     <w:rsid w:val="00033E91"/>
     <w:rsid w:val="00037CA8"/>
     <w:rsid w:val="00045E1A"/>
+    <w:rsid w:val="0005185E"/>
+    <w:rsid w:val="00051F8A"/>
     <w:rsid w:val="00055249"/>
     <w:rsid w:val="00060D1A"/>
+    <w:rsid w:val="000665A1"/>
+    <w:rsid w:val="00066C99"/>
+    <w:rsid w:val="00070348"/>
+    <w:rsid w:val="00072FEA"/>
     <w:rsid w:val="00073D9D"/>
+    <w:rsid w:val="0007654C"/>
     <w:rsid w:val="00086B2B"/>
+    <w:rsid w:val="0009100E"/>
     <w:rsid w:val="00093EE8"/>
     <w:rsid w:val="000A0A7C"/>
+    <w:rsid w:val="000A0F44"/>
+    <w:rsid w:val="000A1E35"/>
+    <w:rsid w:val="000A6174"/>
     <w:rsid w:val="000A6EAF"/>
     <w:rsid w:val="000B27DD"/>
     <w:rsid w:val="000B4712"/>
     <w:rsid w:val="000B539F"/>
     <w:rsid w:val="000B6E7C"/>
+    <w:rsid w:val="000C0A55"/>
     <w:rsid w:val="000C1DC2"/>
     <w:rsid w:val="000C5F6F"/>
     <w:rsid w:val="000D104D"/>
     <w:rsid w:val="000D143F"/>
     <w:rsid w:val="000E0DFC"/>
     <w:rsid w:val="000E111D"/>
+    <w:rsid w:val="000E523F"/>
+    <w:rsid w:val="000F0536"/>
+    <w:rsid w:val="000F0B9F"/>
+    <w:rsid w:val="000F37CB"/>
     <w:rsid w:val="000F5D45"/>
     <w:rsid w:val="00102AD8"/>
     <w:rsid w:val="00103864"/>
     <w:rsid w:val="0010489D"/>
     <w:rsid w:val="001063CF"/>
     <w:rsid w:val="001075EC"/>
     <w:rsid w:val="001116A4"/>
     <w:rsid w:val="00112488"/>
     <w:rsid w:val="00113833"/>
+    <w:rsid w:val="00114C77"/>
+    <w:rsid w:val="00116DD0"/>
+    <w:rsid w:val="00117BA3"/>
+    <w:rsid w:val="00125BD9"/>
     <w:rsid w:val="00132AEF"/>
     <w:rsid w:val="001330D8"/>
+    <w:rsid w:val="001424A4"/>
     <w:rsid w:val="00144342"/>
     <w:rsid w:val="001454EB"/>
+    <w:rsid w:val="00145DF7"/>
     <w:rsid w:val="00146095"/>
     <w:rsid w:val="00157C6C"/>
     <w:rsid w:val="00163342"/>
     <w:rsid w:val="001636F2"/>
     <w:rsid w:val="00171EDE"/>
     <w:rsid w:val="00173A87"/>
+    <w:rsid w:val="00174429"/>
     <w:rsid w:val="001805D9"/>
     <w:rsid w:val="00184072"/>
+    <w:rsid w:val="001916DE"/>
     <w:rsid w:val="00191ABE"/>
     <w:rsid w:val="001920D1"/>
+    <w:rsid w:val="00195DAF"/>
     <w:rsid w:val="001969E2"/>
     <w:rsid w:val="001A22ED"/>
     <w:rsid w:val="001A2F00"/>
     <w:rsid w:val="001A719F"/>
+    <w:rsid w:val="001A7872"/>
     <w:rsid w:val="001B2604"/>
     <w:rsid w:val="001B6CAD"/>
     <w:rsid w:val="001C2071"/>
+    <w:rsid w:val="001C2788"/>
     <w:rsid w:val="001C5BD0"/>
     <w:rsid w:val="001D02EB"/>
     <w:rsid w:val="001D24F1"/>
+    <w:rsid w:val="001D2D78"/>
+    <w:rsid w:val="001D3117"/>
     <w:rsid w:val="001D517C"/>
     <w:rsid w:val="001E6F37"/>
     <w:rsid w:val="001F029E"/>
+    <w:rsid w:val="001F5D85"/>
     <w:rsid w:val="001F76A7"/>
     <w:rsid w:val="0020579E"/>
+    <w:rsid w:val="00206C3D"/>
+    <w:rsid w:val="002119AE"/>
     <w:rsid w:val="00212760"/>
+    <w:rsid w:val="00214C38"/>
     <w:rsid w:val="0022361D"/>
     <w:rsid w:val="0022401F"/>
     <w:rsid w:val="00227B1E"/>
     <w:rsid w:val="00235669"/>
     <w:rsid w:val="002421C1"/>
+    <w:rsid w:val="00242FD3"/>
+    <w:rsid w:val="00244E9A"/>
     <w:rsid w:val="00245796"/>
+    <w:rsid w:val="002501DA"/>
     <w:rsid w:val="00251856"/>
+    <w:rsid w:val="00252B25"/>
+    <w:rsid w:val="00253D40"/>
     <w:rsid w:val="00256F4A"/>
     <w:rsid w:val="0025756A"/>
+    <w:rsid w:val="00260EDD"/>
     <w:rsid w:val="00261139"/>
+    <w:rsid w:val="00262523"/>
     <w:rsid w:val="00263AD5"/>
     <w:rsid w:val="0027682D"/>
+    <w:rsid w:val="00276F85"/>
+    <w:rsid w:val="00277A5B"/>
     <w:rsid w:val="00282BFE"/>
+    <w:rsid w:val="002878DE"/>
+    <w:rsid w:val="00287C78"/>
     <w:rsid w:val="00293277"/>
     <w:rsid w:val="00297CE1"/>
+    <w:rsid w:val="002A4067"/>
     <w:rsid w:val="002A4145"/>
+    <w:rsid w:val="002B052D"/>
+    <w:rsid w:val="002B065B"/>
+    <w:rsid w:val="002B4440"/>
     <w:rsid w:val="002B751F"/>
     <w:rsid w:val="002B7545"/>
+    <w:rsid w:val="002C5509"/>
     <w:rsid w:val="002D1C5A"/>
     <w:rsid w:val="002D25A5"/>
+    <w:rsid w:val="002D2672"/>
     <w:rsid w:val="002D340A"/>
+    <w:rsid w:val="002D650F"/>
     <w:rsid w:val="002D739D"/>
     <w:rsid w:val="002E0D22"/>
     <w:rsid w:val="002E68FE"/>
+    <w:rsid w:val="002F7D6B"/>
+    <w:rsid w:val="003005D6"/>
     <w:rsid w:val="00302DE8"/>
     <w:rsid w:val="00306887"/>
     <w:rsid w:val="00312389"/>
     <w:rsid w:val="0031532A"/>
+    <w:rsid w:val="00315E0E"/>
     <w:rsid w:val="00316445"/>
     <w:rsid w:val="003227CE"/>
     <w:rsid w:val="00327C97"/>
     <w:rsid w:val="003323E7"/>
     <w:rsid w:val="003372C4"/>
     <w:rsid w:val="003376C5"/>
     <w:rsid w:val="00340007"/>
     <w:rsid w:val="003431B3"/>
+    <w:rsid w:val="0034549A"/>
     <w:rsid w:val="00346B24"/>
     <w:rsid w:val="00355B8E"/>
     <w:rsid w:val="00356F75"/>
+    <w:rsid w:val="0035713E"/>
     <w:rsid w:val="00360B3B"/>
+    <w:rsid w:val="00363DBC"/>
+    <w:rsid w:val="0036453D"/>
     <w:rsid w:val="0037145F"/>
+    <w:rsid w:val="0037276E"/>
     <w:rsid w:val="00377EF2"/>
+    <w:rsid w:val="003874A6"/>
     <w:rsid w:val="00387AB7"/>
+    <w:rsid w:val="003921AE"/>
     <w:rsid w:val="00392E31"/>
     <w:rsid w:val="00393809"/>
+    <w:rsid w:val="00393EE0"/>
+    <w:rsid w:val="00394A2E"/>
     <w:rsid w:val="0039611C"/>
     <w:rsid w:val="003A0766"/>
     <w:rsid w:val="003A1779"/>
     <w:rsid w:val="003A1D64"/>
     <w:rsid w:val="003A32BC"/>
     <w:rsid w:val="003A5724"/>
     <w:rsid w:val="003A7A4B"/>
     <w:rsid w:val="003B376B"/>
+    <w:rsid w:val="003B49D6"/>
     <w:rsid w:val="003B4F1A"/>
+    <w:rsid w:val="003B5812"/>
+    <w:rsid w:val="003B5C09"/>
     <w:rsid w:val="003B7323"/>
+    <w:rsid w:val="003C1221"/>
     <w:rsid w:val="003C313E"/>
     <w:rsid w:val="003C50C4"/>
+    <w:rsid w:val="003C7EEC"/>
     <w:rsid w:val="003D10B5"/>
     <w:rsid w:val="003D23BE"/>
     <w:rsid w:val="003D25C9"/>
     <w:rsid w:val="003D5D83"/>
     <w:rsid w:val="003D73D7"/>
+    <w:rsid w:val="003D7DA3"/>
     <w:rsid w:val="003E3166"/>
+    <w:rsid w:val="003E7496"/>
+    <w:rsid w:val="003F0271"/>
+    <w:rsid w:val="003F11E2"/>
+    <w:rsid w:val="003F1CA4"/>
     <w:rsid w:val="003F3C29"/>
     <w:rsid w:val="003F6727"/>
     <w:rsid w:val="003F68A7"/>
     <w:rsid w:val="00402A6B"/>
+    <w:rsid w:val="00402D41"/>
     <w:rsid w:val="004058C1"/>
+    <w:rsid w:val="00406A8E"/>
     <w:rsid w:val="004078CC"/>
+    <w:rsid w:val="00407C6B"/>
     <w:rsid w:val="0041037E"/>
     <w:rsid w:val="00411623"/>
     <w:rsid w:val="00416E28"/>
     <w:rsid w:val="00420378"/>
     <w:rsid w:val="004204D5"/>
     <w:rsid w:val="00427EEB"/>
+    <w:rsid w:val="00433D5C"/>
     <w:rsid w:val="004365A3"/>
+    <w:rsid w:val="00443130"/>
+    <w:rsid w:val="004441B0"/>
     <w:rsid w:val="00444813"/>
     <w:rsid w:val="00444CDC"/>
+    <w:rsid w:val="00447328"/>
     <w:rsid w:val="0045081C"/>
     <w:rsid w:val="00451BCF"/>
     <w:rsid w:val="00453BAB"/>
     <w:rsid w:val="00456820"/>
     <w:rsid w:val="00457FE3"/>
+    <w:rsid w:val="004607D3"/>
     <w:rsid w:val="00464CD7"/>
+    <w:rsid w:val="00465722"/>
     <w:rsid w:val="00470B43"/>
+    <w:rsid w:val="00472FFC"/>
     <w:rsid w:val="004755B7"/>
     <w:rsid w:val="00476230"/>
+    <w:rsid w:val="0048016F"/>
     <w:rsid w:val="00481E99"/>
     <w:rsid w:val="004829DC"/>
-    <w:rsid w:val="00485B48"/>
+    <w:rsid w:val="0049760C"/>
+    <w:rsid w:val="004A3FC8"/>
+    <w:rsid w:val="004A6E7C"/>
     <w:rsid w:val="004B486C"/>
     <w:rsid w:val="004C13AF"/>
     <w:rsid w:val="004C5010"/>
     <w:rsid w:val="004D4C32"/>
     <w:rsid w:val="004D66A8"/>
+    <w:rsid w:val="004E0D3F"/>
+    <w:rsid w:val="004E4335"/>
     <w:rsid w:val="004E5F55"/>
+    <w:rsid w:val="004F3E98"/>
     <w:rsid w:val="004F5104"/>
     <w:rsid w:val="004F5487"/>
     <w:rsid w:val="004F5C64"/>
+    <w:rsid w:val="004F689C"/>
     <w:rsid w:val="005022B5"/>
     <w:rsid w:val="00506FDB"/>
+    <w:rsid w:val="00511195"/>
+    <w:rsid w:val="00514FA4"/>
     <w:rsid w:val="005155D1"/>
     <w:rsid w:val="00521A98"/>
+    <w:rsid w:val="005221F2"/>
     <w:rsid w:val="00525BE2"/>
     <w:rsid w:val="00530C30"/>
+    <w:rsid w:val="005317AA"/>
     <w:rsid w:val="005333A4"/>
     <w:rsid w:val="00534337"/>
     <w:rsid w:val="005356E7"/>
     <w:rsid w:val="0054425D"/>
     <w:rsid w:val="00545400"/>
     <w:rsid w:val="00546567"/>
+    <w:rsid w:val="0055045D"/>
     <w:rsid w:val="00550967"/>
     <w:rsid w:val="00551463"/>
     <w:rsid w:val="005514CD"/>
     <w:rsid w:val="0055528A"/>
     <w:rsid w:val="005566C1"/>
     <w:rsid w:val="00560E41"/>
+    <w:rsid w:val="0056265B"/>
+    <w:rsid w:val="005635DF"/>
     <w:rsid w:val="005638BD"/>
     <w:rsid w:val="00571B48"/>
+    <w:rsid w:val="005727F7"/>
     <w:rsid w:val="0057412E"/>
+    <w:rsid w:val="00576C9B"/>
+    <w:rsid w:val="00577E5B"/>
+    <w:rsid w:val="005852D6"/>
     <w:rsid w:val="0058535F"/>
+    <w:rsid w:val="005859B2"/>
+    <w:rsid w:val="00585B33"/>
     <w:rsid w:val="00591C98"/>
     <w:rsid w:val="005945C6"/>
     <w:rsid w:val="0059663C"/>
     <w:rsid w:val="00596D8C"/>
+    <w:rsid w:val="00596FFB"/>
     <w:rsid w:val="005A28B0"/>
+    <w:rsid w:val="005A2F80"/>
+    <w:rsid w:val="005A7230"/>
     <w:rsid w:val="005B3E57"/>
+    <w:rsid w:val="005B5E43"/>
+    <w:rsid w:val="005C344E"/>
+    <w:rsid w:val="005C4DC8"/>
     <w:rsid w:val="005D0650"/>
+    <w:rsid w:val="005D07DC"/>
+    <w:rsid w:val="005D0B73"/>
     <w:rsid w:val="005D33B6"/>
+    <w:rsid w:val="005D33E4"/>
     <w:rsid w:val="005D60C6"/>
+    <w:rsid w:val="005D6970"/>
     <w:rsid w:val="005D7A5E"/>
     <w:rsid w:val="005D7D0F"/>
     <w:rsid w:val="005F50A6"/>
+    <w:rsid w:val="005F663A"/>
+    <w:rsid w:val="00600392"/>
+    <w:rsid w:val="00610360"/>
+    <w:rsid w:val="0061385D"/>
     <w:rsid w:val="00614AC4"/>
     <w:rsid w:val="006210D6"/>
+    <w:rsid w:val="00623A29"/>
     <w:rsid w:val="00623F2B"/>
     <w:rsid w:val="006262D7"/>
     <w:rsid w:val="00630E24"/>
     <w:rsid w:val="0065153B"/>
     <w:rsid w:val="0065172D"/>
     <w:rsid w:val="00651E40"/>
     <w:rsid w:val="00652769"/>
     <w:rsid w:val="00653253"/>
     <w:rsid w:val="00654C66"/>
+    <w:rsid w:val="0065504E"/>
+    <w:rsid w:val="00656B02"/>
     <w:rsid w:val="00661D6B"/>
     <w:rsid w:val="00664CCC"/>
     <w:rsid w:val="00665625"/>
     <w:rsid w:val="0067212F"/>
     <w:rsid w:val="006721A3"/>
     <w:rsid w:val="0067614C"/>
     <w:rsid w:val="006773C9"/>
     <w:rsid w:val="0067795B"/>
     <w:rsid w:val="00677B32"/>
+    <w:rsid w:val="006844B4"/>
     <w:rsid w:val="0068482B"/>
     <w:rsid w:val="00685132"/>
+    <w:rsid w:val="00687294"/>
     <w:rsid w:val="00692383"/>
+    <w:rsid w:val="00692E70"/>
     <w:rsid w:val="00694832"/>
     <w:rsid w:val="006955B9"/>
     <w:rsid w:val="00697511"/>
+    <w:rsid w:val="006A142C"/>
     <w:rsid w:val="006A68ED"/>
     <w:rsid w:val="006A6D68"/>
+    <w:rsid w:val="006B1FD2"/>
     <w:rsid w:val="006B5E09"/>
+    <w:rsid w:val="006B7CBF"/>
     <w:rsid w:val="006D0B25"/>
     <w:rsid w:val="006D25C3"/>
     <w:rsid w:val="006D3F4F"/>
     <w:rsid w:val="006E3B16"/>
     <w:rsid w:val="006E5E7C"/>
     <w:rsid w:val="006E5E7D"/>
     <w:rsid w:val="006F2012"/>
+    <w:rsid w:val="006F287C"/>
     <w:rsid w:val="006F3833"/>
     <w:rsid w:val="006F486E"/>
     <w:rsid w:val="006F49D5"/>
+    <w:rsid w:val="006F5C35"/>
     <w:rsid w:val="006F5C70"/>
     <w:rsid w:val="006F7CEE"/>
     <w:rsid w:val="00705218"/>
+    <w:rsid w:val="00706DB5"/>
     <w:rsid w:val="00715187"/>
+    <w:rsid w:val="007209A6"/>
     <w:rsid w:val="00722A72"/>
     <w:rsid w:val="00723080"/>
     <w:rsid w:val="007276D9"/>
     <w:rsid w:val="007347F3"/>
     <w:rsid w:val="00734DC7"/>
     <w:rsid w:val="007415C5"/>
     <w:rsid w:val="00746079"/>
+    <w:rsid w:val="00752B1B"/>
+    <w:rsid w:val="007547A9"/>
     <w:rsid w:val="00760896"/>
     <w:rsid w:val="0076472A"/>
     <w:rsid w:val="00764E74"/>
     <w:rsid w:val="007651BE"/>
     <w:rsid w:val="0077051F"/>
+    <w:rsid w:val="007706E0"/>
+    <w:rsid w:val="00771DB3"/>
+    <w:rsid w:val="00772895"/>
     <w:rsid w:val="00774CFD"/>
     <w:rsid w:val="007907C3"/>
+    <w:rsid w:val="00790FCF"/>
     <w:rsid w:val="00794731"/>
+    <w:rsid w:val="007954CB"/>
+    <w:rsid w:val="007A214E"/>
+    <w:rsid w:val="007A6341"/>
     <w:rsid w:val="007B606A"/>
     <w:rsid w:val="007B7BC8"/>
     <w:rsid w:val="007C07B1"/>
     <w:rsid w:val="007C4471"/>
     <w:rsid w:val="007C5C70"/>
     <w:rsid w:val="007D1987"/>
     <w:rsid w:val="007D2945"/>
+    <w:rsid w:val="007D36F8"/>
+    <w:rsid w:val="007D3FAA"/>
     <w:rsid w:val="007D61D4"/>
+    <w:rsid w:val="007E3872"/>
     <w:rsid w:val="007E5F97"/>
     <w:rsid w:val="007F055D"/>
     <w:rsid w:val="007F06F1"/>
     <w:rsid w:val="007F4CBC"/>
     <w:rsid w:val="007F5661"/>
     <w:rsid w:val="007F75CF"/>
+    <w:rsid w:val="00801F17"/>
     <w:rsid w:val="0080367D"/>
+    <w:rsid w:val="00813644"/>
+    <w:rsid w:val="00833128"/>
     <w:rsid w:val="008352D2"/>
     <w:rsid w:val="008361A6"/>
+    <w:rsid w:val="00837261"/>
     <w:rsid w:val="00837A89"/>
     <w:rsid w:val="00840CAD"/>
     <w:rsid w:val="00842925"/>
+    <w:rsid w:val="00842D89"/>
     <w:rsid w:val="00852909"/>
     <w:rsid w:val="00852DC7"/>
+    <w:rsid w:val="00857BFF"/>
+    <w:rsid w:val="008608B2"/>
+    <w:rsid w:val="0086280D"/>
     <w:rsid w:val="0086321A"/>
     <w:rsid w:val="008807CC"/>
     <w:rsid w:val="00880C97"/>
     <w:rsid w:val="008827F2"/>
     <w:rsid w:val="00884920"/>
     <w:rsid w:val="00884CF2"/>
     <w:rsid w:val="00885227"/>
+    <w:rsid w:val="00885F79"/>
     <w:rsid w:val="00887279"/>
     <w:rsid w:val="0089036A"/>
     <w:rsid w:val="008928E6"/>
     <w:rsid w:val="0089340A"/>
+    <w:rsid w:val="00894401"/>
     <w:rsid w:val="008947B3"/>
     <w:rsid w:val="0089744B"/>
     <w:rsid w:val="00897A07"/>
     <w:rsid w:val="008A7FE0"/>
     <w:rsid w:val="008B040A"/>
+    <w:rsid w:val="008C35A0"/>
     <w:rsid w:val="008C4781"/>
     <w:rsid w:val="008C4962"/>
+    <w:rsid w:val="008C54AA"/>
     <w:rsid w:val="008C5BB1"/>
+    <w:rsid w:val="008C6E49"/>
     <w:rsid w:val="008D0519"/>
+    <w:rsid w:val="008D1A4F"/>
+    <w:rsid w:val="008D2BD6"/>
+    <w:rsid w:val="008E0652"/>
     <w:rsid w:val="008E4474"/>
+    <w:rsid w:val="008E5022"/>
     <w:rsid w:val="008F0921"/>
     <w:rsid w:val="008F5EF6"/>
     <w:rsid w:val="008F5F25"/>
     <w:rsid w:val="008F7915"/>
+    <w:rsid w:val="00900BBC"/>
     <w:rsid w:val="00902B9A"/>
     <w:rsid w:val="00903E43"/>
+    <w:rsid w:val="009043EC"/>
     <w:rsid w:val="00905CAF"/>
+    <w:rsid w:val="00910AEB"/>
     <w:rsid w:val="00913920"/>
     <w:rsid w:val="00917D8E"/>
+    <w:rsid w:val="009321FA"/>
     <w:rsid w:val="0093406D"/>
+    <w:rsid w:val="0093568E"/>
     <w:rsid w:val="009361D0"/>
     <w:rsid w:val="00940D8B"/>
     <w:rsid w:val="00941AF5"/>
     <w:rsid w:val="009434A0"/>
+    <w:rsid w:val="0095294A"/>
     <w:rsid w:val="00955C80"/>
     <w:rsid w:val="00964E27"/>
     <w:rsid w:val="00970386"/>
     <w:rsid w:val="00971FBA"/>
     <w:rsid w:val="00973622"/>
+    <w:rsid w:val="009743E2"/>
+    <w:rsid w:val="00981B13"/>
+    <w:rsid w:val="00987FDA"/>
     <w:rsid w:val="0099627E"/>
+    <w:rsid w:val="009967A7"/>
+    <w:rsid w:val="009A13AC"/>
     <w:rsid w:val="009A2AD0"/>
     <w:rsid w:val="009A79E8"/>
     <w:rsid w:val="009B0059"/>
+    <w:rsid w:val="009B2107"/>
+    <w:rsid w:val="009B4953"/>
     <w:rsid w:val="009B6FF9"/>
     <w:rsid w:val="009B798C"/>
     <w:rsid w:val="009C11FE"/>
     <w:rsid w:val="009C58DE"/>
+    <w:rsid w:val="009C665A"/>
     <w:rsid w:val="009C6F38"/>
     <w:rsid w:val="009D262E"/>
+    <w:rsid w:val="009D2DF6"/>
     <w:rsid w:val="009D6625"/>
+    <w:rsid w:val="009E014E"/>
+    <w:rsid w:val="009E60AC"/>
     <w:rsid w:val="009F1305"/>
     <w:rsid w:val="009F161E"/>
     <w:rsid w:val="009F2D98"/>
+    <w:rsid w:val="009F6A9A"/>
+    <w:rsid w:val="009F7CD2"/>
+    <w:rsid w:val="00A0277E"/>
     <w:rsid w:val="00A07ABB"/>
     <w:rsid w:val="00A11149"/>
     <w:rsid w:val="00A117D6"/>
     <w:rsid w:val="00A11AFA"/>
     <w:rsid w:val="00A12ECF"/>
     <w:rsid w:val="00A134EE"/>
     <w:rsid w:val="00A14A8A"/>
+    <w:rsid w:val="00A15DFD"/>
     <w:rsid w:val="00A20A2C"/>
     <w:rsid w:val="00A34107"/>
     <w:rsid w:val="00A365F5"/>
+    <w:rsid w:val="00A43D64"/>
     <w:rsid w:val="00A5057C"/>
+    <w:rsid w:val="00A52BEA"/>
     <w:rsid w:val="00A60E4B"/>
+    <w:rsid w:val="00A61AD2"/>
     <w:rsid w:val="00A67BCC"/>
+    <w:rsid w:val="00A75C67"/>
+    <w:rsid w:val="00A77F5B"/>
     <w:rsid w:val="00A84541"/>
     <w:rsid w:val="00A8777F"/>
     <w:rsid w:val="00A904BD"/>
     <w:rsid w:val="00A91E9D"/>
+    <w:rsid w:val="00A9254A"/>
     <w:rsid w:val="00A93294"/>
     <w:rsid w:val="00A945D5"/>
+    <w:rsid w:val="00AA1352"/>
     <w:rsid w:val="00AA6D74"/>
     <w:rsid w:val="00AB082B"/>
+    <w:rsid w:val="00AB0DA3"/>
     <w:rsid w:val="00AB2698"/>
     <w:rsid w:val="00AB5F98"/>
     <w:rsid w:val="00AB7242"/>
+    <w:rsid w:val="00AC1170"/>
     <w:rsid w:val="00AC1683"/>
+    <w:rsid w:val="00AC5192"/>
+    <w:rsid w:val="00AC6F4A"/>
     <w:rsid w:val="00AC76E5"/>
     <w:rsid w:val="00AD3C3D"/>
     <w:rsid w:val="00AD7FD5"/>
     <w:rsid w:val="00AF0083"/>
+    <w:rsid w:val="00AF00D9"/>
     <w:rsid w:val="00AF11EF"/>
     <w:rsid w:val="00AF3647"/>
+    <w:rsid w:val="00AF574B"/>
+    <w:rsid w:val="00AF75E0"/>
+    <w:rsid w:val="00AF7EA7"/>
     <w:rsid w:val="00B0073A"/>
+    <w:rsid w:val="00B015A9"/>
     <w:rsid w:val="00B03FE7"/>
+    <w:rsid w:val="00B04CE2"/>
+    <w:rsid w:val="00B12ACA"/>
     <w:rsid w:val="00B162DA"/>
     <w:rsid w:val="00B20DFF"/>
     <w:rsid w:val="00B25839"/>
+    <w:rsid w:val="00B3109A"/>
     <w:rsid w:val="00B3171D"/>
     <w:rsid w:val="00B31732"/>
     <w:rsid w:val="00B323A8"/>
+    <w:rsid w:val="00B34CDC"/>
     <w:rsid w:val="00B36EFD"/>
+    <w:rsid w:val="00B37D03"/>
     <w:rsid w:val="00B40302"/>
     <w:rsid w:val="00B42049"/>
     <w:rsid w:val="00B4451A"/>
+    <w:rsid w:val="00B50398"/>
     <w:rsid w:val="00B54A6F"/>
     <w:rsid w:val="00B55271"/>
+    <w:rsid w:val="00B56F29"/>
     <w:rsid w:val="00B666B8"/>
     <w:rsid w:val="00B711A3"/>
     <w:rsid w:val="00B713BF"/>
     <w:rsid w:val="00B72D0D"/>
     <w:rsid w:val="00B76DBD"/>
+    <w:rsid w:val="00B77FFC"/>
     <w:rsid w:val="00B80A24"/>
     <w:rsid w:val="00B812B0"/>
     <w:rsid w:val="00B85455"/>
     <w:rsid w:val="00B87710"/>
     <w:rsid w:val="00B96228"/>
     <w:rsid w:val="00BA0CAD"/>
     <w:rsid w:val="00BA0D24"/>
+    <w:rsid w:val="00BA0EFA"/>
+    <w:rsid w:val="00BA16A8"/>
+    <w:rsid w:val="00BA283E"/>
     <w:rsid w:val="00BA2CB8"/>
     <w:rsid w:val="00BA358B"/>
+    <w:rsid w:val="00BA5FB8"/>
     <w:rsid w:val="00BA727C"/>
     <w:rsid w:val="00BA7282"/>
+    <w:rsid w:val="00BB2CAB"/>
     <w:rsid w:val="00BB3A11"/>
     <w:rsid w:val="00BB419D"/>
     <w:rsid w:val="00BB59E6"/>
+    <w:rsid w:val="00BB66C2"/>
     <w:rsid w:val="00BC3D48"/>
+    <w:rsid w:val="00BC6049"/>
+    <w:rsid w:val="00BC7230"/>
     <w:rsid w:val="00BD0625"/>
     <w:rsid w:val="00BD0ABC"/>
     <w:rsid w:val="00BD4EBF"/>
     <w:rsid w:val="00BE09D6"/>
+    <w:rsid w:val="00BE1EDE"/>
     <w:rsid w:val="00BE6ABF"/>
+    <w:rsid w:val="00BF1579"/>
+    <w:rsid w:val="00BF2AF7"/>
     <w:rsid w:val="00BF3F9B"/>
     <w:rsid w:val="00BF52DF"/>
+    <w:rsid w:val="00C00B01"/>
+    <w:rsid w:val="00C03828"/>
     <w:rsid w:val="00C04828"/>
     <w:rsid w:val="00C05777"/>
     <w:rsid w:val="00C07272"/>
+    <w:rsid w:val="00C10FD5"/>
     <w:rsid w:val="00C13E24"/>
+    <w:rsid w:val="00C23442"/>
     <w:rsid w:val="00C26E38"/>
     <w:rsid w:val="00C332C8"/>
     <w:rsid w:val="00C3439D"/>
     <w:rsid w:val="00C37462"/>
     <w:rsid w:val="00C457C4"/>
+    <w:rsid w:val="00C459CB"/>
     <w:rsid w:val="00C471EC"/>
     <w:rsid w:val="00C47A83"/>
     <w:rsid w:val="00C529DF"/>
     <w:rsid w:val="00C5367F"/>
+    <w:rsid w:val="00C54808"/>
+    <w:rsid w:val="00C56D78"/>
+    <w:rsid w:val="00C603CE"/>
     <w:rsid w:val="00C617EA"/>
+    <w:rsid w:val="00C62174"/>
     <w:rsid w:val="00C638BE"/>
+    <w:rsid w:val="00C656CF"/>
+    <w:rsid w:val="00C76242"/>
+    <w:rsid w:val="00C8023F"/>
     <w:rsid w:val="00C86664"/>
+    <w:rsid w:val="00C87244"/>
+    <w:rsid w:val="00C87DF6"/>
+    <w:rsid w:val="00C93D3F"/>
+    <w:rsid w:val="00C93D62"/>
+    <w:rsid w:val="00C96906"/>
     <w:rsid w:val="00C96D79"/>
+    <w:rsid w:val="00CA01A9"/>
     <w:rsid w:val="00CA311D"/>
     <w:rsid w:val="00CA357D"/>
     <w:rsid w:val="00CA3CA9"/>
     <w:rsid w:val="00CA4F9D"/>
+    <w:rsid w:val="00CA6C5D"/>
     <w:rsid w:val="00CB02D9"/>
     <w:rsid w:val="00CB3D76"/>
     <w:rsid w:val="00CC2E5D"/>
+    <w:rsid w:val="00CC4449"/>
+    <w:rsid w:val="00CC5A13"/>
     <w:rsid w:val="00CD1D2B"/>
     <w:rsid w:val="00CD3F65"/>
     <w:rsid w:val="00CD61FE"/>
+    <w:rsid w:val="00CD688E"/>
     <w:rsid w:val="00CD7670"/>
     <w:rsid w:val="00CD793F"/>
     <w:rsid w:val="00CE01DA"/>
+    <w:rsid w:val="00CE69DB"/>
     <w:rsid w:val="00CE6C58"/>
     <w:rsid w:val="00CF0BC5"/>
+    <w:rsid w:val="00CF3E42"/>
     <w:rsid w:val="00CF55CC"/>
     <w:rsid w:val="00D03700"/>
     <w:rsid w:val="00D041DB"/>
+    <w:rsid w:val="00D06CE8"/>
+    <w:rsid w:val="00D10C16"/>
     <w:rsid w:val="00D13B4D"/>
     <w:rsid w:val="00D13CBC"/>
     <w:rsid w:val="00D22ACC"/>
     <w:rsid w:val="00D33A5F"/>
     <w:rsid w:val="00D37200"/>
+    <w:rsid w:val="00D377E6"/>
     <w:rsid w:val="00D400F5"/>
     <w:rsid w:val="00D505BE"/>
     <w:rsid w:val="00D52F5B"/>
     <w:rsid w:val="00D54289"/>
     <w:rsid w:val="00D55EB0"/>
     <w:rsid w:val="00D63836"/>
     <w:rsid w:val="00D67E81"/>
     <w:rsid w:val="00D73474"/>
     <w:rsid w:val="00D80486"/>
+    <w:rsid w:val="00D8164F"/>
     <w:rsid w:val="00D81945"/>
     <w:rsid w:val="00D8427E"/>
+    <w:rsid w:val="00D87E6F"/>
     <w:rsid w:val="00D93737"/>
     <w:rsid w:val="00D93A65"/>
+    <w:rsid w:val="00D970A9"/>
     <w:rsid w:val="00DB01A0"/>
     <w:rsid w:val="00DB11C0"/>
     <w:rsid w:val="00DB4EA4"/>
+    <w:rsid w:val="00DB64BE"/>
+    <w:rsid w:val="00DC2C47"/>
     <w:rsid w:val="00DC2C4A"/>
+    <w:rsid w:val="00DD07AE"/>
     <w:rsid w:val="00DD1949"/>
+    <w:rsid w:val="00DD241D"/>
     <w:rsid w:val="00DD5A45"/>
+    <w:rsid w:val="00DD740B"/>
+    <w:rsid w:val="00DE56EF"/>
+    <w:rsid w:val="00DE6CA6"/>
     <w:rsid w:val="00DF26C5"/>
     <w:rsid w:val="00DF7211"/>
+    <w:rsid w:val="00E03AAB"/>
+    <w:rsid w:val="00E0458D"/>
     <w:rsid w:val="00E04DAE"/>
     <w:rsid w:val="00E1093F"/>
     <w:rsid w:val="00E201E2"/>
+    <w:rsid w:val="00E22BA4"/>
     <w:rsid w:val="00E23781"/>
+    <w:rsid w:val="00E2536C"/>
     <w:rsid w:val="00E268FF"/>
     <w:rsid w:val="00E30CA9"/>
+    <w:rsid w:val="00E31B29"/>
     <w:rsid w:val="00E33415"/>
     <w:rsid w:val="00E36394"/>
     <w:rsid w:val="00E41A13"/>
     <w:rsid w:val="00E43F8C"/>
+    <w:rsid w:val="00E44C4E"/>
     <w:rsid w:val="00E503A3"/>
     <w:rsid w:val="00E50F56"/>
     <w:rsid w:val="00E5446F"/>
     <w:rsid w:val="00E5462F"/>
     <w:rsid w:val="00E61578"/>
     <w:rsid w:val="00E63E7E"/>
     <w:rsid w:val="00E65656"/>
+    <w:rsid w:val="00E658A8"/>
+    <w:rsid w:val="00E7219A"/>
     <w:rsid w:val="00E72E4C"/>
     <w:rsid w:val="00E7546F"/>
     <w:rsid w:val="00E82866"/>
     <w:rsid w:val="00E82A72"/>
     <w:rsid w:val="00E84B4B"/>
+    <w:rsid w:val="00E850D2"/>
     <w:rsid w:val="00E914ED"/>
+    <w:rsid w:val="00E9525B"/>
+    <w:rsid w:val="00E954D1"/>
     <w:rsid w:val="00E9749D"/>
     <w:rsid w:val="00EA3E48"/>
+    <w:rsid w:val="00EA63DB"/>
     <w:rsid w:val="00EA7667"/>
     <w:rsid w:val="00EB63DB"/>
+    <w:rsid w:val="00EC047E"/>
     <w:rsid w:val="00EC424B"/>
     <w:rsid w:val="00EC563C"/>
+    <w:rsid w:val="00EC5D81"/>
+    <w:rsid w:val="00ED2891"/>
+    <w:rsid w:val="00ED2F9D"/>
     <w:rsid w:val="00ED3EFF"/>
+    <w:rsid w:val="00ED6283"/>
     <w:rsid w:val="00ED67D0"/>
     <w:rsid w:val="00ED70A4"/>
+    <w:rsid w:val="00EE3C7F"/>
     <w:rsid w:val="00EE65C7"/>
     <w:rsid w:val="00EE6DCD"/>
     <w:rsid w:val="00EE7482"/>
+    <w:rsid w:val="00EE7FAD"/>
     <w:rsid w:val="00EF242D"/>
     <w:rsid w:val="00EF41D1"/>
     <w:rsid w:val="00EF468B"/>
+    <w:rsid w:val="00EF4888"/>
     <w:rsid w:val="00EF6021"/>
     <w:rsid w:val="00F003C0"/>
+    <w:rsid w:val="00F06EDE"/>
+    <w:rsid w:val="00F10F75"/>
     <w:rsid w:val="00F17CE3"/>
     <w:rsid w:val="00F20366"/>
     <w:rsid w:val="00F203E3"/>
+    <w:rsid w:val="00F21E00"/>
     <w:rsid w:val="00F23DA3"/>
+    <w:rsid w:val="00F25DB5"/>
     <w:rsid w:val="00F3067D"/>
+    <w:rsid w:val="00F30C45"/>
     <w:rsid w:val="00F31E52"/>
     <w:rsid w:val="00F330A6"/>
     <w:rsid w:val="00F34C09"/>
+    <w:rsid w:val="00F41C57"/>
+    <w:rsid w:val="00F445AF"/>
     <w:rsid w:val="00F50BB8"/>
+    <w:rsid w:val="00F51C33"/>
     <w:rsid w:val="00F54079"/>
+    <w:rsid w:val="00F637EF"/>
     <w:rsid w:val="00F6506C"/>
+    <w:rsid w:val="00F736A3"/>
     <w:rsid w:val="00F81ECE"/>
     <w:rsid w:val="00F84905"/>
     <w:rsid w:val="00F913B7"/>
+    <w:rsid w:val="00F947FA"/>
+    <w:rsid w:val="00F9573D"/>
+    <w:rsid w:val="00F95979"/>
     <w:rsid w:val="00F97C29"/>
     <w:rsid w:val="00FA2D05"/>
     <w:rsid w:val="00FA5088"/>
+    <w:rsid w:val="00FA74F8"/>
     <w:rsid w:val="00FB2647"/>
     <w:rsid w:val="00FB35AD"/>
     <w:rsid w:val="00FB3659"/>
+    <w:rsid w:val="00FB3DE9"/>
     <w:rsid w:val="00FC2E34"/>
+    <w:rsid w:val="00FC545A"/>
+    <w:rsid w:val="00FD0A75"/>
     <w:rsid w:val="00FE4567"/>
     <w:rsid w:val="00FE5BAB"/>
     <w:rsid w:val="2C18B41B"/>
     <w:rsid w:val="311527AC"/>
     <w:rsid w:val="32D37853"/>
     <w:rsid w:val="3B8D82DB"/>
     <w:rsid w:val="46CAFA33"/>
     <w:rsid w:val="4A0F4CDD"/>
     <w:rsid w:val="4FB9A6D5"/>
     <w:rsid w:val="567E092C"/>
     <w:rsid w:val="64BC34C9"/>
     <w:rsid w:val="66443722"/>
     <w:rsid w:val="6D63A570"/>
     <w:rsid w:val="74EDFECD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2066"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="01AC4863"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{AB9AC707-D7C1-4819-A9BA-31530E596256}"/>
+  <w15:docId w15:val="{B9ED62F9-602A-42AE-9FA0-5BD10B82D08C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:uiPriority="99"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12908,50 +11831,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
@@ -13128,55 +12052,70 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BA727C"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BB3A11"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00CF3E42"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="400755928">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="678049384">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13231,51 +12170,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1762795207">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -13546,211 +12485,198 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="6c4d0212-d18a-49b7-9235-90f5080397e6" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100803BD5AA45C9314B85FF8458E0EE0789" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="51980ef6cd0975cb1c5e76b62ba46071">
-[...3 lines deleted...]
-    <xsd:import namespace="616aef02-9798-44e7-9ab4-6529c8fdfa36"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003A8160F1F83AD343AA5ADD21600CAC3F" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="962ebb92074a852ffe16ac83e118b6e5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12" xmlns:ns3="6c4d0212-d18a-49b7-9235-90f5080397e6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d7d4a4ffd33a3112bc2ba8f33ab9ad46" ns2:_="" ns3:_="">
+    <xsd:import namespace="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12"/>
+    <xsd:import namespace="6c4d0212-d18a-49b7-9235-90f5080397e6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
-[...14 lines deleted...]
-                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="PublishingStartDate" ma:index="8" nillable="true" ma:displayName="Scheduling Start Date" ma:description="Scheduling Start Date is a site column created by the Publishing feature. It is used to specify the date and time on which this page will first appear to site visitors." ma:internalName="PublishingStartDate">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="PublishingExpirationDate" ma:index="9" nillable="true" ma:displayName="Scheduling End Date" ma:description="Scheduling End Date is a site column created by the Publishing feature. It is used to specify the date and time on which this page will no longer appear to site visitors." ma:internalName="PublishingExpirationDate">
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="da2157d8-ccc1-4fc8-a2a4-3f8f6553454f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="97c26e27-a340-4306-98a7-c36055956ab5" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6c4d0212-d18a-49b7-9235-90f5080397e6" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{553c0fd6-0baa-415a-adcc-bb7a482904d4}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="6c4d0212-d18a-49b7-9235-90f5080397e6">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="21" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:description="" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="22" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
-    </xsd:element>
-[...74 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -13808,140 +12734,144 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BEB1C0B-6287-41C7-8C34-71C1A5C6137B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7ED2BC9-0F31-42C8-B3C4-71E4E93B4A41}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6c4d0212-d18a-49b7-9235-90f5080397e6"/>
+    <ds:schemaRef ds:uri="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7FA5F93-E6CB-4164-B1E4-C3D6252873EB}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60712BA4-FF9D-4073-931C-F28D92BBEEF2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7ED2BC9-0F31-42C8-B3C4-71E4E93B4A41}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DEE5A8B-FD9E-4F5A-942F-0325ED42DC8D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12"/>
+    <ds:schemaRef ds:uri="6c4d0212-d18a-49b7-9235-90f5080397e6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="616aef02-9798-44e7-9ab4-6529c8fdfa36"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05E0E68F-80DE-492C-9DE9-178BE001C9FD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BEB1C0B-6287-41C7-8C34-71C1A5C6137B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>13664</Characters>
+  <Pages>4</Pages>
+  <Words>1993</Words>
+  <Characters>13325</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>113</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>483</Lines>
+  <Paragraphs>179</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>NC DENR/DWQ LABORATORY CERTIFICATION</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>NC DENR DWQ Lab Certification</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16029</CharactersWithSpaces>
+  <CharactersWithSpaces>15287</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>NC DENR/DWQ LABORATORY CERTIFICATION</dc:title>
   <dc:subject/>
   <dc:creator>T_ Crawford</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100803BD5AA45C9314B85FF8458E0EE0789</vt:lpwstr>
+    <vt:lpwstr>0x0101003A8160F1F83AD343AA5ADD21600CAC3F</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>